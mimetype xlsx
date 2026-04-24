--- v6 (2026-03-14)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42064ffa384649c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fe313f8b4d4902" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebb9574dc1f744a2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52ebf415b704e9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd21f4dc8bca4a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebb9574dc1f744a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f3b966a7e84491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52ebf415b704e9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>156,172</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>