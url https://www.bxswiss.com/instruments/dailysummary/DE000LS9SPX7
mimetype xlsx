--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50fe313f8b4d4902" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109d7de054104f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf52ebf415b704e9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a4eb97b6b9f4ac0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7f3b966a7e84491" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf52ebf415b704e9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec17f5975ddb4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a4eb97b6b9f4ac0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>