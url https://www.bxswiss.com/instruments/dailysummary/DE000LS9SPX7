--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109d7de054104f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabb2f8ac3bb4653" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a4eb97b6b9f4ac0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475c596a1c6f4437"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec17f5975ddb4514" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a4eb97b6b9f4ac0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd010f68516ac457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475c596a1c6f4437" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>