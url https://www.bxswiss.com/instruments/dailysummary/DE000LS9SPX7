--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Reabb2f8ac3bb4653" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8baba61870e34d04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R475c596a1c6f4437"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd30c0f6b06bb4ea9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd010f68516ac457b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R475c596a1c6f4437" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0511b2c1dea140fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd30c0f6b06bb4ea9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,227</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,290</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>