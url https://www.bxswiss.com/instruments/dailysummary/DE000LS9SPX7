--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8baba61870e34d04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895f9dc11f304551" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd30c0f6b06bb4ea9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racd47335dbee45c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0511b2c1dea140fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd30c0f6b06bb4ea9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1729c9ea5454fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racd47335dbee45c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>