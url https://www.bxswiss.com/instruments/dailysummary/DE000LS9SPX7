--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R895f9dc11f304551" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440c0c8ae3994836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racd47335dbee45c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6caec93a9ff94e2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1729c9ea5454fb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racd47335dbee45c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda5f3bd7edb4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6caec93a9ff94e2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>29.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>135,149</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>135,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>