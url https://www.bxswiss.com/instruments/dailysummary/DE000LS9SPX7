--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R440c0c8ae3994836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b529599964343a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6caec93a9ff94e2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe58cdc9776b4723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbda5f3bd7edb4e7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6caec93a9ff94e2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d3c22aaef74dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe58cdc9776b4723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,209</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>