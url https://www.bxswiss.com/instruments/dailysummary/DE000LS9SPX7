--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b529599964343a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad3e0caffbe45ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe58cdc9776b4723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4870c6647dc54794"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50d3c22aaef74dd5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe58cdc9776b4723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1fe614adb94e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4870c6647dc54794" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>