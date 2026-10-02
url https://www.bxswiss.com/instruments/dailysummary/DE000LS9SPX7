--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcad3e0caffbe45ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a12dbaff2314469" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4870c6647dc54794"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb936fc0acc94385"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b1fe614adb94e25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4870c6647dc54794" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f764b4003a44f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb936fc0acc94385" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,836</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>