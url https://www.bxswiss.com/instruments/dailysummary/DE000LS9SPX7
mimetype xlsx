--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a12dbaff2314469" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb40ec02165a8485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcb936fc0acc94385"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5f6b679b7e14cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f764b4003a44f08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcb936fc0acc94385" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276c0298649f4479" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5f6b679b7e14cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Uran-Aktien konservativ</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPX7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,848</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>