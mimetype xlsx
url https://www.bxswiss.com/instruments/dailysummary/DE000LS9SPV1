--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6fad2b8be78b4276" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e96d576dbfc4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469fa86336c248ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f197b017544547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b18e4f88c744ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469fa86336c248ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9bce6d2ec34a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f197b017544547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gefilterte Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,522</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>