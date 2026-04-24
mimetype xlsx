--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e96d576dbfc4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96a83ae52a04385" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02f197b017544547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b1d228e3904f21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a9bce6d2ec34a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02f197b017544547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a8902a01fb4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b1d228e3904f21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gefilterte Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...171 lines deleted...]
-          <x:t>118,741</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,319</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>117,677</x:t>
-[...431 lines deleted...]
-          <x:t>117,042</x:t>
+          <x:t>117,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>