--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra96a83ae52a04385" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3afd4b50964437" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26b1d228e3904f21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b6056755b04c31"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0a8902a01fb4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26b1d228e3904f21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd687620d7ce3448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b6056755b04c31" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gefilterte Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,266</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>