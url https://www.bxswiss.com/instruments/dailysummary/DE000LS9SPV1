--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3afd4b50964437" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R328d081f10594a27" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97b6056755b04c31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aad4f24736144b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd687620d7ce3448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97b6056755b04c31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182713b7846b4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aad4f24736144b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gefilterte Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,074</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>