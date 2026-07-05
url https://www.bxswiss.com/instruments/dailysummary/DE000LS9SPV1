--- v7 (2026-06-13)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R328d081f10594a27" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee3f454c450421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3aad4f24736144b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7c17a9b1e94d72"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R182713b7846b4d34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3aad4f24736144b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d565b94dc29457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7c17a9b1e94d72" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gefilterte Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,954</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,272</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,983</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>