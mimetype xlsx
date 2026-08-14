--- v8 (2026-07-05)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7ee3f454c450421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8576e5ebd34872" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7c17a9b1e94d72"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ebcbd3f9484d7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d565b94dc29457f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7c17a9b1e94d72" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58d84a48d604611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ebcbd3f9484d7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gefilterte Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...613 lines deleted...]
-          <x:t>129,983</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>