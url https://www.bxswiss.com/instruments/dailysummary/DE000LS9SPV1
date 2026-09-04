--- v9 (2026-08-14)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d8576e5ebd34872" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4371a15a604e4f5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ebcbd3f9484d7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc258a3e011164c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re58d84a48d604611" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ebcbd3f9484d7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R566a308906744adc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc258a3e011164c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gefilterte Favoriten</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPV1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,932</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>