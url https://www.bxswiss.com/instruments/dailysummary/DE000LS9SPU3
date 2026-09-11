--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef502c5ee0843eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra616c02b82704313" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a0ef686ad74687"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52ddab915034fdb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee347eee4b84f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a0ef686ad74687" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb4eddb76bb4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52ddab915034fdb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>29.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>234,404</x:t>
-[...318 lines deleted...]
-          <x:t>235,941</x:t>
+          <x:t>235,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>235,828</x:t>
-[...139 lines deleted...]
-          <x:t>233,953</x:t>
+          <x:t>236,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,188</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>