--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra616c02b82704313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e9880dc5c24aee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd52ddab915034fdb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3605bd55b4a64afd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fb4eddb76bb4c13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd52ddab915034fdb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7a7b1c5a7240d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3605bd55b4a64afd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,151</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,633</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>