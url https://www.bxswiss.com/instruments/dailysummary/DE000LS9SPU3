--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99e9880dc5c24aee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2018f029d0844d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3605bd55b4a64afd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R514b198c6fa949c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f7a7b1c5a7240d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3605bd55b4a64afd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0db1785586c340f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R514b198c6fa949c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>