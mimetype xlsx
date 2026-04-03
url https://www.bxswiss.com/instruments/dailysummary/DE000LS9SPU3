--- v3 (2026-02-21)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98433cda619a4ed4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc603ee0ef948da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R544f871dd9c04c2a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c120503f824d8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3405a37a67b41ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R544f871dd9c04c2a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf40586a3b85439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c120503f824d8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...640 lines deleted...]
-          <x:t>205,275</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,294</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>