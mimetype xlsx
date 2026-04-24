--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fc603ee0ef948da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acbb7215bce4a2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8c120503f824d8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0f659bf5644638"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf40586a3b85439f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8c120503f824d8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51088db309d4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0f659bf5644638" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,931</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,474</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>