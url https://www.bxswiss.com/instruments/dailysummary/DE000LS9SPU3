--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5acbb7215bce4a2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034367518bcf466e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa0f659bf5644638"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b7e8bb4c351452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd51088db309d4a4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa0f659bf5644638" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a451b1b09d744e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b7e8bb4c351452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,943</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>