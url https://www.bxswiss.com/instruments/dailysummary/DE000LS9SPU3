--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R034367518bcf466e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad00ff509a3c41de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b7e8bb4c351452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07271d4bef7f4e01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a451b1b09d744e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b7e8bb4c351452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e856726e524577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07271d4bef7f4e01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...274 lines deleted...]
-          <x:t>211,839</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>211,108</x:t>
-[...301 lines deleted...]
-          <x:t>207,551</x:t>
+          <x:t>211,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>