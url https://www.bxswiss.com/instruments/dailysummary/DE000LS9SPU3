--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad00ff509a3c41de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635ec4cbaf1e4dd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07271d4bef7f4e01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2212a328de6c4eac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1e856726e524577" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07271d4bef7f4e01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ffcc1fa5034c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2212a328de6c4eac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,008</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>