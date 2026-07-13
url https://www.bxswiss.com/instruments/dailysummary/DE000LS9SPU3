--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R635ec4cbaf1e4dd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09492ef5e304049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2212a328de6c4eac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4100e6af08424a1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R25ffcc1fa5034c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2212a328de6c4eac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3a3a6a76c74b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4100e6af08424a1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,228</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,251</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>