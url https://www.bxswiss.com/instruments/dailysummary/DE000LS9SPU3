--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc09492ef5e304049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0278d71932ee4c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4100e6af08424a1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8647dd0fa6004f6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3a3a3a6a76c74b90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4100e6af08424a1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de7e9e63e924e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8647dd0fa6004f6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,755</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>