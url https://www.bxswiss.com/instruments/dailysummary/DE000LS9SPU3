--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0278d71932ee4c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ef502c5ee0843eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8647dd0fa6004f6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27a0ef686ad74687"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0de7e9e63e924e85" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8647dd0fa6004f6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee347eee4b84f95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27a0ef686ad74687" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CM Dividende Versicherungen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,275</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,953</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>