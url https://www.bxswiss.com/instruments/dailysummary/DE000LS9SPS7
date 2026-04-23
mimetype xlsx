--- v4 (2026-03-14)
+++ v5 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3607d0da27dc4313" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94378033c8ae4fdb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e93d857f5cf482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccaa97335aeb4e77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1b9ada99794500" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e93d857f5cf482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bff07f996384075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccaa97335aeb4e77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haliaeetus Leucocephalus disrupt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>60,704</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>