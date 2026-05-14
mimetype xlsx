--- v5 (2026-04-23)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94378033c8ae4fdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500f5988be8f41d0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rccaa97335aeb4e77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03a24f0c7ef4271"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bff07f996384075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rccaa97335aeb4e77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf06530a1b27443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03a24f0c7ef4271" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haliaeetus Leucocephalus disrupt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>