--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R500f5988be8f41d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc1693e2298450e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd03a24f0c7ef4271"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623c5c5926af4d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf06530a1b27443d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd03a24f0c7ef4271" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462b52897a1a464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623c5c5926af4d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haliaeetus Leucocephalus disrupt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>67,779</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,539</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>