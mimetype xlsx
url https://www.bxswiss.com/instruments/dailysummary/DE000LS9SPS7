--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rafc1693e2298450e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re684d3159a4c4267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R623c5c5926af4d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f40f387744644f1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R462b52897a1a464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R623c5c5926af4d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b01e75c08a49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f40f387744644f1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haliaeetus Leucocephalus disrupt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,404</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,361</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>