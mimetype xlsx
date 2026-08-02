--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re684d3159a4c4267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4b5c748173422a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2f40f387744644f1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62dcb736293c4dd2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b01e75c08a49f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2f40f387744644f1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847be971cc984cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62dcb736293c4dd2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haliaeetus Leucocephalus disrupt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>72,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>73,448</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>