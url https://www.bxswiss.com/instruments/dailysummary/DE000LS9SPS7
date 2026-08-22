--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4b5c748173422a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b81386cc93b4fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62dcb736293c4dd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e40a66713234f61"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R847be971cc984cae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62dcb736293c4dd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea383481700d4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e40a66713234f61" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haliaeetus Leucocephalus disrupt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,264</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,442</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>