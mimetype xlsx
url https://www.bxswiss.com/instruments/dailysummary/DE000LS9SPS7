--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b81386cc93b4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8682e4f74f2f426c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e40a66713234f61"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac15c8ff8a04810"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea383481700d4b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e40a66713234f61" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ef28e90c924258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac15c8ff8a04810" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haliaeetus Leucocephalus disrupt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,609</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,168</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,466</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>