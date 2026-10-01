--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8682e4f74f2f426c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f39540c578c449e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac15c8ff8a04810"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a13cbe3bac54520"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7ef28e90c924258" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac15c8ff8a04810" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f26016a63f4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a13cbe3bac54520" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haliaeetus Leucocephalus disrupt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...387 lines deleted...]
-          <x:t>62,196</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,708</x:t>
-[...119 lines deleted...]
-          <x:t>60,451</x:t>
+          <x:t>60,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,613</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>61,246</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...50 lines deleted...]
-          <x:t>61,466</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>