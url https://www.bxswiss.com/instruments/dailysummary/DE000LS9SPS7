--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f39540c578c449e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ree4466e75f344fe9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a13cbe3bac54520"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdfa3897871754039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f26016a63f4963" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a13cbe3bac54520" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d571830c3194482" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdfa3897871754039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Haliaeetus Leucocephalus disrupt</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPS7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,495 +149,90 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>61,246</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,303</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...258 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,128</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,208</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,231</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>