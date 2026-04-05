--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R782eb229d7484fdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra782af4f2dbe4b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refff32ac41d64fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c350e569ad4dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea5fa8c79330440f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refff32ac41d64fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3f47cb546c4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c350e569ad4dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend CF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>