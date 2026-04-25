--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra782af4f2dbe4b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2719294ac7b64975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93c350e569ad4dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494c18fbff9e482b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad3f47cb546c4ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93c350e569ad4dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94176fa16ed44444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494c18fbff9e482b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend CF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>