--- v6 (2026-04-25)
+++ v7 (2026-05-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2719294ac7b64975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3071e69e65334e0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R494c18fbff9e482b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b594619c75481b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94176fa16ed44444" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R494c18fbff9e482b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ea62489b4f495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b594619c75481b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend CF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,621</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>