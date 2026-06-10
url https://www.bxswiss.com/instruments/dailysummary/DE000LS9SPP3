--- v7 (2026-05-20)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3071e69e65334e0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbafe031ba4d4acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91b594619c75481b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1eb6ef190ed4674"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23ea62489b4f495f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91b594619c75481b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae3b7b101d14f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1eb6ef190ed4674" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend CF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,747</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>