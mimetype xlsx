--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbafe031ba4d4acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50847b113f4d4d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd1eb6ef190ed4674"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d2ca371075458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae3b7b101d14f38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd1eb6ef190ed4674" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f9c51f56b341c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d2ca371075458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend CF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>106,712</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,026</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>105,834</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>