--- v9 (2026-06-30)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50847b113f4d4d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8073b0a6a854118" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8d2ca371075458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d7111138574d77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7f9c51f56b341c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8d2ca371075458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6917e164f14f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d7111138574d77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend CF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...365 lines deleted...]
-          <x:t>106,535</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>107,218</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,027</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>107,026</x:t>
-[...85 lines deleted...]
-          <x:t>107,289</x:t>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>