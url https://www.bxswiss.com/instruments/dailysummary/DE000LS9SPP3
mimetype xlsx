--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8073b0a6a854118" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref84058e550d427c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84d7111138574d77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea1ff20df27408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac6917e164f14f76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84d7111138574d77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb8a57b656b4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea1ff20df27408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend CF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>109,265</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>