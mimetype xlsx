--- v11 (2026-08-29)
+++ v12 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref84058e550d427c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7931ab2b3545d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ea1ff20df27408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f7f10a48b24061"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb8a57b656b4a2f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ea1ff20df27408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af076c7417e4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f7f10a48b24061" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend CF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...149 lines deleted...]
-          <x:t>111,526</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,208</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>112,872</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>