--- v12 (2026-09-19)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c7931ab2b3545d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f658612269d4374" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra9f7f10a48b24061"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfce15ffcbdd64548"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5af076c7417e4d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra9f7f10a48b24061" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff9b1b7330a043c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfce15ffcbdd64548" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividend CF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SPP3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>112,521</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,177</x:t>
-[...382 lines deleted...]
-          <x:t>111,296</x:t>
+          <x:t>113,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,615</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>