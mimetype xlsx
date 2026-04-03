--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5b7eeb3a51e4b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b00882e8154b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf569343e83464825"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f04d5bfb3544d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fd04cac3142445d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf569343e83464825" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41614e5baf474e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f04d5bfb3544d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,796</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>