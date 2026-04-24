--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re5b00882e8154b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703b22efadd147d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f04d5bfb3544d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9e69defa4a4c82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R41614e5baf474e3b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f04d5bfb3544d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e179fe1132d4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9e69defa4a4c82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,799</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,641</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>