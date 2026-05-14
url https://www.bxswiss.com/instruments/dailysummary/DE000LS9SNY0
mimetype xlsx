--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R703b22efadd147d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a383f7c6934f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf9e69defa4a4c82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2722cffa1da4738"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e179fe1132d4cda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf9e69defa4a4c82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23102838f86641a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2722cffa1da4738" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,455</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>