--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79a383f7c6934f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2053f697b34d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2722cffa1da4738"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0018d307ad4c71"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23102838f86641a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2722cffa1da4738" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ac1cee3a1c4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0018d307ad4c71" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,583 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,066</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>110,126</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,463</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,278</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>