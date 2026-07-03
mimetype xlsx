--- v7 (2026-06-03)
+++ v8 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f2053f697b34d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red870b4fc1224a4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde0018d307ad4c71"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fbf8a0d01644f49"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20ac1cee3a1c4bd3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde0018d307ad4c71" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2476e0d8ae346d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fbf8a0d01644f49" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...511 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,237</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>