--- v8 (2026-07-03)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red870b4fc1224a4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31eb5d1f8bec408c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2fbf8a0d01644f49"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec031396c3084bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2476e0d8ae346d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2fbf8a0d01644f49" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb082578cc6422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec031396c3084bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,433</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>