--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31eb5d1f8bec408c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2341a0780af7421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rec031396c3084bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426ad24916c44fd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Radb082578cc6422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rec031396c3084bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07aac982cd940d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426ad24916c44fd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,177</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>