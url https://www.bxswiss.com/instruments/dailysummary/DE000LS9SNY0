--- v10 (2026-08-12)
+++ v11 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2341a0780af7421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b76f34a65da4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R426ad24916c44fd6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad640e2676a4f6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc07aac982cd940d0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R426ad24916c44fd6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4dae3f47954d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad640e2676a4f6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,323</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>