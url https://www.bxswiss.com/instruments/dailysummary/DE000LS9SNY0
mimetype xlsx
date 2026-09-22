--- v11 (2026-09-01)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b76f34a65da4497" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056b45e585a4458a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ad640e2676a4f6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c112699a6e4e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e4dae3f47954d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ad640e2676a4f6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb1f1b0fe3f4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c112699a6e4e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,074</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>