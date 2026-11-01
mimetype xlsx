--- v12 (2026-09-22)
+++ v13 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R056b45e585a4458a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08027e281544439e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38c112699a6e4e4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R311a97827c964796"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9eb1f1b0fe3f4909" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38c112699a6e4e4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3488de3666474de6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R311a97827c964796" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unterbewertete Chancen Strategie</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNY0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>122,074</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,376</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>