--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd0f6758c7ef4894" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc452495e3e5409f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf1cbae9ecbb14a31"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477857195df94390"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b9c05fbd3d0414f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf1cbae9ecbb14a31" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d2595b79544411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477857195df94390" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,214 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...162 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -550,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,786</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>