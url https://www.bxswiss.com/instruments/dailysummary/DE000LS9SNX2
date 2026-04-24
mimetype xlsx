--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc452495e3e5409f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620d4bca2f1d4d07" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R477857195df94390"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5a05350d8a4da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d2595b79544411" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R477857195df94390" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9790af4161834e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5a05350d8a4da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,214</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>