--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R620d4bca2f1d4d07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebd2c6a3b00415b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c5a05350d8a4da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8a1920e02f4805"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9790af4161834e9c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c5a05350d8a4da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154512572a764b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8a1920e02f4805" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,758</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>