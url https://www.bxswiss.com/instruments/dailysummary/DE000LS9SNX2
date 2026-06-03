--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcebd2c6a3b00415b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2121e23c5efc4b28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8b8a1920e02f4805"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22b34dcbaeb4df8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R154512572a764b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8b8a1920e02f4805" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bca3a2acec42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22b34dcbaeb4df8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,204</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,938</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>