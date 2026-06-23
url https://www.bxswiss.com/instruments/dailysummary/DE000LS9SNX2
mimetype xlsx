--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2121e23c5efc4b28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59260e01e1b4dd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb22b34dcbaeb4df8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ec97b65a3a423a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6bca3a2acec42c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb22b34dcbaeb4df8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1eecb1043f4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ec97b65a3a423a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>