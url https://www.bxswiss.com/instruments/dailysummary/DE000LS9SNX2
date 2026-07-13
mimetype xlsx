--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra59260e01e1b4dd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bbdbd52e8c4442" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ec97b65a3a423a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2686fb62e2b4b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf1eecb1043f4973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ec97b65a3a423a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c543f40d3047c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2686fb62e2b4b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>28.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,758</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,850</x:t>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>