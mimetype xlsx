--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69bbdbd52e8c4442" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40495a7468d4cd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2686fb62e2b4b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9965d069614f4568"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0c543f40d3047c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2686fb62e2b4b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0253449e6d824306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9965d069614f4568" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>