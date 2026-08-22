--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40495a7468d4cd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268bc6acf4d34fbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9965d069614f4568"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d7758927c244da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0253449e6d824306" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9965d069614f4568" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c868b852834288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d7758927c244da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>