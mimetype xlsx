--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R268bc6acf4d34fbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbb19e13fc84f3a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18d7758927c244da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb26a5ad0582c406d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39c868b852834288" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18d7758927c244da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9475a7f71a1a4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb26a5ad0582c406d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...365 lines deleted...]
-          <x:t>139,734</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,578</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,412</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>