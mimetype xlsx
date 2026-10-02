--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radbb19e13fc84f3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000bf3bce1dc4bd1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb26a5ad0582c406d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bf461960144c1f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9475a7f71a1a4c8e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb26a5ad0582c406d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8cd32496864b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bf461960144c1f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...14 lines deleted...]
-          <x:t>140,175</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,401</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,578</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>141,481</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>