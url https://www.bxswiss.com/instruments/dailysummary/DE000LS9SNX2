--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R000bf3bce1dc4bd1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R59ae1e9625b0412e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01bf461960144c1f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7f21d7d080843da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f8cd32496864b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01bf461960144c1f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a24745c7d664b16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7f21d7d080843da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Elbaktien Long Term Select</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNX2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,982</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,106</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>