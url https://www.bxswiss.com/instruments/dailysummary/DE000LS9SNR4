--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d07be855c8d4fd7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3231ac9cd2344071" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R032b1513ef0b4177"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e214a8e11f4920"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57941febd91a459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R032b1513ef0b4177" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a350e9c8c904ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e214a8e11f4920" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,244</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,281</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>