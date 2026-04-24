--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3231ac9cd2344071" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra345f97a7e004c11" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05e214a8e11f4920"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8a477b3750544a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a350e9c8c904ece" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05e214a8e11f4920" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7627af8429f34410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8a477b3750544a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,192</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>