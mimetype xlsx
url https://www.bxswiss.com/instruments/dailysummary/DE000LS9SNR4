--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra345f97a7e004c11" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71aae610b85f4bdc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8a477b3750544a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b69d359ab034bdd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7627af8429f34410" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8a477b3750544a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e2dcfe09f24274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b69d359ab034bdd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,605</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,173</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>