--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71aae610b85f4bdc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d7c454b636435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2b69d359ab034bdd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89aa7b409444082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9e2dcfe09f24274" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2b69d359ab034bdd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11a2cc3629c4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89aa7b409444082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>63,087</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,766</x:t>
-[...517 lines deleted...]
-          <x:t>63,173</x:t>
+          <x:t>63,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,012</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>