--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01d7c454b636435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28009f5c60a74352" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb89aa7b409444082"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117cba3c8aa5460b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re11a2cc3629c4bc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb89aa7b409444082" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a139ac718f4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117cba3c8aa5460b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...592 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,151</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>