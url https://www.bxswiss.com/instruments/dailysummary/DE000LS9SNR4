--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28009f5c60a74352" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2c3b2ff9bb403e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117cba3c8aa5460b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e335fbabf4d44af"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1a139ac718f4d27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117cba3c8aa5460b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59f4fcd4a414ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e335fbabf4d44af" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>63,786</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,322</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>