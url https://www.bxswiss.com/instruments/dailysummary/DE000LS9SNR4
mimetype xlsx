--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a2c3b2ff9bb403e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16381b3adf14eb8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e335fbabf4d44af"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09353277e3184e3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd59f4fcd4a414ed9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e335fbabf4d44af" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe02b23218184250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09353277e3184e3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,697</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,432</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>