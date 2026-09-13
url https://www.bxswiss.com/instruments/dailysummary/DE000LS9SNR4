--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf16381b3adf14eb8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fac95be5fe45b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09353277e3184e3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f767acfcd2449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe02b23218184250" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09353277e3184e3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bc9ab810b34ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f767acfcd2449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...382 lines deleted...]
-          <x:t>67,819</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,949</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...67 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>67,023</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>