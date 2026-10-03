--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5fac95be5fe45b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf852addc73614275" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f767acfcd2449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f72217604b4ee6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra7bc9ab810b34ca3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f767acfcd2449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721fd8a780e5421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f72217604b4ee6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>67,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>67,494</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>67,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,974</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,108</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,017</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>