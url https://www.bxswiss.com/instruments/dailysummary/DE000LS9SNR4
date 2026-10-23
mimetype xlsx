--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf852addc73614275" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R879052c94d694a60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68f72217604b4ee6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1276a0e40af542e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R721fd8a780e5421e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68f72217604b4ee6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ac99cbfdb3744c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1276a0e40af542e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Save The Ocean</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNR4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,004</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>