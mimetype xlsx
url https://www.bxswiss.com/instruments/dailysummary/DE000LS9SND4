--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b4c818f79994de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed6fba7ce514ac6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b7dec840ac24405"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b58d0e42ba4fe3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0cace0c67e2c48f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b7dec840ac24405" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058fb1d244cf41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b58d0e42ba4fe3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,584</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,636</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,319</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>