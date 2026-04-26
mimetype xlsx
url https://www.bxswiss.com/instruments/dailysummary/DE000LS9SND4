--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed6fba7ce514ac6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8660794c4a04605" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b58d0e42ba4fe3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e86717e9484636"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R058fb1d244cf41c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b58d0e42ba4fe3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36a5b32798842f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e86717e9484636" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,551</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,529</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>