--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8660794c4a04605" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ea5cf00ede4de0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e86717e9484636"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb332c8f0e99d4fc7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re36a5b32798842f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e86717e9484636" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde43cb808be34630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb332c8f0e99d4fc7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>49,123</x:t>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>48,577</x:t>
-[...242 lines deleted...]
-          <x:t>50,885</x:t>
+          <x:t>48,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>