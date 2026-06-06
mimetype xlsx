--- v7 (2026-05-16)
+++ v8 (2026-06-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34ea5cf00ede4de0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bc3bfa9f384abb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb332c8f0e99d4fc7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67657fdbd15546ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde43cb808be34630" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb332c8f0e99d4fc7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa3f71381434a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67657fdbd15546ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,981</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>