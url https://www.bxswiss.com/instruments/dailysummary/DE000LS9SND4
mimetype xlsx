--- v8 (2026-06-06)
+++ v9 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17bc3bfa9f384abb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11883d4c43644d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67657fdbd15546ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f5120e7c704580"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4fa3f71381434a8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67657fdbd15546ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f72be9f91543b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f5120e7c704580" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,018</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>