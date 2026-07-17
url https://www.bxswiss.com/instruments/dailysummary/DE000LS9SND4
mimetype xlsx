--- v9 (2026-06-27)
+++ v10 (2026-07-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc11883d4c43644d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4de694986fa4a62" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6f5120e7c704580"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2e75a96d09470a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84f72be9f91543b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6f5120e7c704580" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694c3943c1d94629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2e75a96d09470a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,591</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>