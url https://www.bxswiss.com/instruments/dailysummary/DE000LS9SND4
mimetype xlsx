--- v10 (2026-07-17)
+++ v11 (2026-08-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4de694986fa4a62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2e2925691a43de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red2e75a96d09470a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8f83c021ab4a7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R694c3943c1d94629" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red2e75a96d09470a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0edceea2ce6245a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8f83c021ab4a7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,282</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>46,282</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>