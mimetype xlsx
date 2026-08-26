--- v11 (2026-08-06)
+++ v12 (2026-08-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb2e2925691a43de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7e6e1ff35d4528" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d8f83c021ab4a7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ff73a4f1524ad2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0edceea2ce6245a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d8f83c021ab4a7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58350e8a4a61478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ff73a4f1524ad2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...90 lines deleted...]
-          <x:t>47,243</x:t>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,243</x:t>
-[...512 lines deleted...]
-          <x:t>45,421</x:t>
+          <x:t>47,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,581</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>