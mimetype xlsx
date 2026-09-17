--- v12 (2026-08-26)
+++ v13 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad7e6e1ff35d4528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cbb653dbfe4fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re0ff73a4f1524ad2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb838f334e44d4b76"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58350e8a4a61478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re0ff73a4f1524ad2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d4a2b02121434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb838f334e44d4b76" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>46,882</x:t>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,496</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...121 lines deleted...]
-          <x:t>14.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,819</x:t>
-[...134 lines deleted...]
-          <x:t>47,213</x:t>
+          <x:t>46,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>47,194</x:t>
-[...80 lines deleted...]
-          <x:t>47,581</x:t>
+          <x:t>45,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,916</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>