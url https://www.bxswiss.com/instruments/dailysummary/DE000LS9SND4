--- v13 (2026-09-17)
+++ v14 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09cbb653dbfe4fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1554ebc3994467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb838f334e44d4b76"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47f2fd028afe483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47d4a2b02121434f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb838f334e44d4b76" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21095e5a89954989" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47f2fd028afe483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Biotech Genetic Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SND4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...613 lines deleted...]
-          <x:t>43,916</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,811</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>