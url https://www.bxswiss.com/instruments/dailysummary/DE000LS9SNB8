--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ab0403565f54783" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf120df8a51487c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdd4d86e91904be0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418b952068c44b3f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra694380be7064cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdd4d86e91904be0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70b50ffd3174e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418b952068c44b3f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,849</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>