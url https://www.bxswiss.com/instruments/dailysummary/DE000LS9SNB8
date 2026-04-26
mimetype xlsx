--- v6 (2026-04-05)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcbf120df8a51487c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3da44cc830e4d8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R418b952068c44b3f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cc243b311549d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra70b50ffd3174e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R418b952068c44b3f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08bf5cb2562c4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cc243b311549d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>100,532</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,044</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +312,428 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>