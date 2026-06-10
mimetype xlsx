--- v7 (2026-04-26)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3da44cc830e4d8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5880ea4e8744858" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49cc243b311549d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ab8eeed09d426d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08bf5cb2562c4011" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49cc243b311549d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd6068d0bf941a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ab8eeed09d426d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,165 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...559 lines deleted...]
-          <x:t>102,580</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>