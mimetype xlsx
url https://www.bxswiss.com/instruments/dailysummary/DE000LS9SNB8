--- v8 (2026-06-10)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5880ea4e8744858" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a1713cdf9d46f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41ab8eeed09d426d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841dfc0416ca4d2c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8bd6068d0bf941a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41ab8eeed09d426d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec60dcd78b7a49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841dfc0416ca4d2c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,165 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...103 lines deleted...]
-        <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>