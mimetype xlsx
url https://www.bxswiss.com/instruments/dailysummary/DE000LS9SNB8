--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7a1713cdf9d46f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc427c0ba0f49b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R841dfc0416ca4d2c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfa7d5ea322481c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rec60dcd78b7a49c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R841dfc0416ca4d2c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d23ba06e8d45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfa7d5ea322481c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,179 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>