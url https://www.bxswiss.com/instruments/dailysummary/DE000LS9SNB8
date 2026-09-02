--- v10 (2026-07-23)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5cc427c0ba0f49b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc4728b8c7cc4a24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5dfa7d5ea322481c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R850244b7656648db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5d23ba06e8d45be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5dfa7d5ea322481c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R359121afd6c545a2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R850244b7656648db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hidden Value International</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SNB8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,179 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...146 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>