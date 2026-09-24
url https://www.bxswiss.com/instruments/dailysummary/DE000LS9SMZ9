--- v10 (2026-09-04)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b43b12a1094836" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90141d720529469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abb99bbe8c64e2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf721c408bf634854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95199ab408b0428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abb99bbe8c64e2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ea4687116d4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf721c408bf634854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MullhollandDrive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>652,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>654,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>650,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>661,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>658,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>