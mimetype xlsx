--- v11 (2026-09-24)
+++ v12 (2026-10-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90141d720529469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7599c90d3e944996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf721c408bf634854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c06e82778a4c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R06ea4687116d4d7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf721c408bf634854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9b226abec54778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c06e82778a4c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MullhollandDrive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>653,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>643,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>649,149</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>639,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>646,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>637,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>645,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>636,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>644,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>589,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>591,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>583,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>585,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>594,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>603,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>588,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>584,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>595,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>598,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>600,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>599,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>596,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>604,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>602,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>605,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>