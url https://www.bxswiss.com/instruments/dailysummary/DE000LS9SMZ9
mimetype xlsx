--- v12 (2026-10-14)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7599c90d3e944996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9bc670a2d65d474b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12c06e82778a4c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0117ad2b517e427e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d9b226abec54778" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12c06e82778a4c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reedf7a8b7871437a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0117ad2b517e427e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MullhollandDrive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>585,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>596,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>584,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>594,156</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>604,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>607,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>602,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>605,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>593,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>592,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>611,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>616,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>609,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>607,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>608,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,340</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>