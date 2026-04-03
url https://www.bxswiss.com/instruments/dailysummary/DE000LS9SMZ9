--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d814851e0cf4cac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f8907ab8b144c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9855d5e4ba94d94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6803c23bea5c41b7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R75fc7f3e25e2406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9855d5e4ba94d94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27706dadd47b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6803c23bea5c41b7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MullhollandDrive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,388</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>424,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>427,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>392,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>405,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>395,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>399,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>397,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,997</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>