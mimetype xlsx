--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3f8907ab8b144c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e10bf09cd9348fb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6803c23bea5c41b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7dae2c17434421"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R27706dadd47b4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6803c23bea5c41b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76aab164a29e4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7dae2c17434421" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MullhollandDrive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>395,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>418,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>392,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>412,921</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>411,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>416,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>407,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>415,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>467,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>475,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>471,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>472,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>468,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>473,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>481,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>479,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>493,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>490,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>494,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>486,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>492,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>489,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>491,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>488,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>495,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>501,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>506,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>500,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>