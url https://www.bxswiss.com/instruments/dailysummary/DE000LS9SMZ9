--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e10bf09cd9348fb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36d986099214329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b7dae2c17434421"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e5b157a3344424"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76aab164a29e4fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b7dae2c17434421" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7e285e4245494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e5b157a3344424" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MullhollandDrive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>469,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>468,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>473,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>506,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>500,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>503,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>503,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>510,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>502,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>505,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>532,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>534,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>526,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>536,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>523,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>513,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>516,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>540,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>529,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>530,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>528,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>525,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>541,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>564,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>545,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>554,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>558,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>549,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>552,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>550,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>560,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>548,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>578,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>590,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>575,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>586,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>563,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>567,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>557,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>559,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>576,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>582,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>569,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>574,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>