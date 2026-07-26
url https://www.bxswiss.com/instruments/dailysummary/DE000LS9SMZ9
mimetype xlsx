--- v7 (2026-05-14)
+++ v8 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra36d986099214329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a7ac61be174a0f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07e5b157a3344424"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae55c5b9ed1a4af8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7e285e4245494c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07e5b157a3344424" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7877776512944a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae55c5b9ed1a4af8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MullhollandDrive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>574,350</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>615,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>618,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>642,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>621,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>624,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>634,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>638,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>630,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>633,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>627,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>629,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>626,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>623,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>622,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>628,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>625,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>613,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>620,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>614,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>619,308</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>