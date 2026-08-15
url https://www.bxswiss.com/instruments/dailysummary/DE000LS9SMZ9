--- v8 (2026-07-26)
+++ v9 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R22a7ac61be174a0f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d86bfd4e014d56" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rae55c5b9ed1a4af8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c034f733118477f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7877776512944a34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rae55c5b9ed1a4af8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4480490f184c48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c034f733118477f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MullhollandDrive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>629,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>630,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>623,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>620,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>614,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>619,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>632,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>631,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>641,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>673,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>665,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>666,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>667,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>668,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>664,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>