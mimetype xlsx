--- v9 (2026-08-15)
+++ v10 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90d86bfd4e014d56" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2b43b12a1094836" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c034f733118477f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9abb99bbe8c64e2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4480490f184c48a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c034f733118477f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R95199ab408b0428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9abb99bbe8c64e2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>MullhollandDrive</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMZ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>648,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>657,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>647,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>656,277</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>680,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>685,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>676,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>680,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>685,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>676,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>663,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>660,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>657,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>648,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>655,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>646,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>637,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>639,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>635,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>645,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>653,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>659,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>651,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>652,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>662,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>654,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>656,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>643,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>640,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>647,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>650,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>661,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>649,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>658,630</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>