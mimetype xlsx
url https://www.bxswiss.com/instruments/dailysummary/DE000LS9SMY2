--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0483c677b8014c20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc136ff1ff84fdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94f8f1466ee644d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f79cf3f9164c57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc894acc52073447b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94f8f1466ee644d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91150252e254dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f79cf3f9164c57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>