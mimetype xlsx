--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cc136ff1ff84fdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a90ffbe530049bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25f79cf3f9164c57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1f9b7d041c4958"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re91150252e254dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25f79cf3f9164c57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709af395bb654582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1f9b7d041c4958" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,787</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>