--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a90ffbe530049bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8cb12afcbf4562" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c1f9b7d041c4958"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e5b8a08ed2419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R709af395bb654582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c1f9b7d041c4958" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3988c51af5b742cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e5b8a08ed2419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,403</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,019</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>