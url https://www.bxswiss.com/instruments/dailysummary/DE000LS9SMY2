--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c8cb12afcbf4562" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f8d0339edf4672" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd0e5b8a08ed2419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2639ccb89e482e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3988c51af5b742cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd0e5b8a08ed2419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f49bfd3b5c4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2639ccb89e482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,332</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>