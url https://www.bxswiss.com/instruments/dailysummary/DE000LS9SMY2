--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f8d0339edf4672" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb33e7afdf749cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc2639ccb89e482e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1161dc61ead445dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re4f49bfd3b5c4d62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc2639ccb89e482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5206cfd1056b47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1161dc61ead445dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,439</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,249</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>