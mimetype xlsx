--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb33e7afdf749cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b96895baa74f08" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1161dc61ead445dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436d345fbcb64f82"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5206cfd1056b47af" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1161dc61ead445dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05869a62d4c4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436d345fbcb64f82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,102</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,391</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,771</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,068</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>