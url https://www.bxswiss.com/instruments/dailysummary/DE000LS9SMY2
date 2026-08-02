--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0b96895baa74f08" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dafcf92a988460c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R436d345fbcb64f82"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa34800ece044d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc05869a62d4c4c41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R436d345fbcb64f82" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6573dd6126d4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa34800ece044d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,070</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,397</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>