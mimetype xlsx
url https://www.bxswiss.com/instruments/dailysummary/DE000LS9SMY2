--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dafcf92a988460c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08d2bf0041a4eb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa34800ece044d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ac2aa17fa6432e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6573dd6126d4694" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa34800ece044d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e9100b77ec451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ac2aa17fa6432e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,656</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,177</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>