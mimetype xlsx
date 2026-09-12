--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc08d2bf0041a4eb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040af7709bb042e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R53ac2aa17fa6432e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbfad543852b4c94"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32e9100b77ec451c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R53ac2aa17fa6432e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d234225e7742f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbfad543852b4c94" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>