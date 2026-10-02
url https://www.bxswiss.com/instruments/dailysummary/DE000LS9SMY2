--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R040af7709bb042e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe30eb7ff40d47fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbfad543852b4c94"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10446f8e0a624c81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0d234225e7742f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbfad543852b4c94" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R839385edbd9c4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10446f8e0a624c81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...311 lines deleted...]
-          <x:t>195,015</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,953</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>197,802</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>200,261</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>