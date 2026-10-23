--- v14 (2026-10-02)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe30eb7ff40d47fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4939854856684df6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10446f8e0a624c81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72c551d109514658"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R839385edbd9c4688" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10446f8e0a624c81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3b1d6d37edf34a83" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72c551d109514658" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Freewheeler Big Caps</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,594</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>