--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b1b0384aeed494a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d5029d6963497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd47c0939d4ce473a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2da528b51140eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re3efc79e97bd4ba6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd47c0939d4ce473a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2967f002cad94a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2da528b51140eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>165,401</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>165,032</x:t>
-[...517 lines deleted...]
-          <x:t>163,211</x:t>
+          <x:t>169,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>