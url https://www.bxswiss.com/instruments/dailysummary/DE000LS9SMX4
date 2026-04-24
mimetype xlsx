--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95d5029d6963497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3fd04c2fc04aba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2da528b51140eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf448774d78f8446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2967f002cad94a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2da528b51140eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060c7911903547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf448774d78f8446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,129</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,263</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>