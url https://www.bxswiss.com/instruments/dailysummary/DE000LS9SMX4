--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f3fd04c2fc04aba" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1563b46d72eb4bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf448774d78f8446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edf2d69ad77477a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R060c7911903547ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf448774d78f8446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1379d32fb70c4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edf2d69ad77477a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...311 lines deleted...]
-          <x:t>172,007</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,138</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...126 lines deleted...]
-          <x:t>171,317</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,433</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,261</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>