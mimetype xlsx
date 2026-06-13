--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1563b46d72eb4bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re845a051a136455f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3edf2d69ad77477a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc107b02928764fbb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1379d32fb70c4114" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3edf2d69ad77477a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0325d2d4ce49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc107b02928764fbb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,814</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,094</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>