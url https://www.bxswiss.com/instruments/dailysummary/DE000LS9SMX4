--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re845a051a136455f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f351e13f534537" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc107b02928764fbb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc28cdf3881f4241"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc0325d2d4ce49cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc107b02928764fbb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1db91f599e48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc28cdf3881f4241" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,161</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,075</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,846</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>