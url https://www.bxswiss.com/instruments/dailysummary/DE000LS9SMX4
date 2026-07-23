--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04f351e13f534537" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc32308286e4004" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc28cdf3881f4241"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b5a49c7bb14a78"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a1db91f599e48b9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc28cdf3881f4241" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10860cc4ce474118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b5a49c7bb14a78" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>235,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,046</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>