--- v11 (2026-07-23)
+++ v12 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddc32308286e4004" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b17785f7e334b48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6b5a49c7bb14a78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2e85d967fb44f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10860cc4ce474118" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6b5a49c7bb14a78" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d9f87516d04032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2e85d967fb44f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>199,338</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,598</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...271 lines deleted...]
-          <x:t>197,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>