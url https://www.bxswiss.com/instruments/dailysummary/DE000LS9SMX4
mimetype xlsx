--- v12 (2026-09-01)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b17785f7e334b48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb963dd9523c74ce2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfa2e85d967fb44f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc196febd544f19"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7d9f87516d04032" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfa2e85d967fb44f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5f7f5f445e4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc196febd544f19" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>190,921</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>190,229</x:t>
-[...544 lines deleted...]
-          <x:t>190,058</x:t>
+          <x:t>190,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>