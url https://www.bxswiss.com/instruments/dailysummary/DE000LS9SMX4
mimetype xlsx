--- v13 (2026-09-22)
+++ v14 (2026-10-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb963dd9523c74ce2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfdc274fbe14ca6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc196febd544f19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20d04b1beb24084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d5f7f5f445e4f2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc196febd544f19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recae4f6de9de4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20d04b1beb24084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...176 lines deleted...]
-          <x:t>189,745</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...397 lines deleted...]
-          <x:t>191,921</x:t>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,229</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>