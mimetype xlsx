--- v14 (2026-10-13)
+++ v15 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cfdc274fbe14ca6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe54e6a2e52f40b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20d04b1beb24084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0977c2715de6483a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recae4f6de9de4d51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20d04b1beb24084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R627354d4ae67435f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0977c2715de6483a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>InfinityWW</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMX4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>