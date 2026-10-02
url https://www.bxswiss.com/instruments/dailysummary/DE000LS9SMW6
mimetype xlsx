--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ac5833ec4640c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbdc8a0086d435b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd645bd95b14084"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ab9ca53578e417a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6f1734b4ae4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd645bd95b14084" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re926ad2da3554ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ab9ca53578e417a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...166 lines deleted...]
-          <x:t>59,468</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,405</x:t>
-[...38 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,656</x:t>
-[...26 lines deleted...]
-          <x:t>59,749</x:t>
+          <x:t>59,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,519</x:t>
-[...173 lines deleted...]
-          <x:t>59,476</x:t>
+          <x:t>59,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,495</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,612</x:t>
-[...171 lines deleted...]
-          <x:t>59,868</x:t>
+          <x:t>59,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,157</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>