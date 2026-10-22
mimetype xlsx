--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cbdc8a0086d435b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a49d6eb5bf24a12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ab9ca53578e417a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f7e8b6b19e4176"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re926ad2da3554ec0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ab9ca53578e417a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6fe5d6e2a854215" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f7e8b6b19e4176" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.09.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,612</x:t>
-[...327 lines deleted...]
-        <x:is>
           <x:t>59,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,190</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,163</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>