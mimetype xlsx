--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7eddafb2cf64d62" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f76c8db66a14678" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfcb86c8508aa4501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a53deda50d458e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R55f226bf30f94550" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfcb86c8508aa4501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ce496051b24386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a53deda50d458e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,048</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>