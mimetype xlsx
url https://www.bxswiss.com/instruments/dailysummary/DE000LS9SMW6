--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f76c8db66a14678" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236c3aa1bb5843f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51a53deda50d458e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4957c190e00d42b2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76ce496051b24386" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51a53deda50d458e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddaaa4fe63d54c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4957c190e00d42b2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,187</x:t>
@@ -764,31 +326,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>