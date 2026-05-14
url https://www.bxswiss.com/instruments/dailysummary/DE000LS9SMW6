--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R236c3aa1bb5843f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252f0740613344ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4957c190e00d42b2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4326076f62404def"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddaaa4fe63d54c1c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4957c190e00d42b2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe665ae6dd84d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4326076f62404def" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,467 +149,156 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...35 lines deleted...]
-          <x:t>60,022</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,187</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,319</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,061</x:t>
@@ -677,31 +366,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>