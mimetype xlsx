--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R252f0740613344ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b724795deb451a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4326076f62404def"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ad26b768524fb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0fe665ae6dd84d9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4326076f62404def" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70f0ca39e744f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ad26b768524fb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,599 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...313 lines deleted...]
-          <x:t>62,269</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,039</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>62,210</x:t>
-[...6 lines deleted...]
-          <x:t>30.04.2026</x:t>
+          <x:t>62,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,649</x:t>
-[...225 lines deleted...]
-          <x:t>61,535</x:t>
+          <x:t>61,887</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>