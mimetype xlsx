--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1b724795deb451a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R616ebd715b4b4a75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ad26b768524fb0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3473eed1bba642d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc70f0ca39e744f2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ad26b768524fb0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0fe132ecef4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3473eed1bba642d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>61,577</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,614</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...361 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,405</x:t>
-[...134 lines deleted...]
-          <x:t>61,630</x:t>
+          <x:t>61,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,813</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>61,887</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>