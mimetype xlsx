--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R616ebd715b4b4a75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21daa4b868db423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3473eed1bba642d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821a4caef5384da3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce0fe132ecef4fad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3473eed1bba642d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e31f8830af74ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821a4caef5384da3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...350 lines deleted...]
-          <x:t>11.06.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,016</x:t>
-[...198 lines deleted...]
-          <x:t>59,865</x:t>
+          <x:t>58,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>