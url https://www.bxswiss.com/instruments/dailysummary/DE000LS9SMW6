--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21daa4b868db423f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a111228a4f485a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821a4caef5384da3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re005d60353ce4d24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e31f8830af74ee1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821a4caef5384da3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89ad9ce181a4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re005d60353ce4d24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>58,902</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,916</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...180 lines deleted...]
-          <x:t>58,091</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,115</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>