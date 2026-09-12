--- v11 (2026-08-03)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a111228a4f485a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0ac5833ec4640c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re005d60353ce4d24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rddd645bd95b14084"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89ad9ce181a4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re005d60353ce4d24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree6f1734b4ae4cb7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rddd645bd95b14084" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Saubere und nachhaltige Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMW6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...586 lines deleted...]
-          <x:t>58,115</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>