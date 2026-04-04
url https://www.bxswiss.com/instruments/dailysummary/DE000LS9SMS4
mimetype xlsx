--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Radcbf98ee1a748b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d5135e8d2949ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8490bb93ac8741b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469a4ef4b52f4007"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6aa15f1fa6a4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8490bb93ac8741b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8114558afb73450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469a4ef4b52f4007" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>