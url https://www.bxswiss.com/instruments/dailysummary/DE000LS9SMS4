--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d5135e8d2949ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a891644a444af1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R469a4ef4b52f4007"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re995c34e9616472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8114558afb73450a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R469a4ef4b52f4007" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89305f1b04b54906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re995c34e9616472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,023</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>