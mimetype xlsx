--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R27a891644a444af1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cfd1d46545408d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re995c34e9616472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1dee47bf1334b75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89305f1b04b54906" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re995c34e9616472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17296c229204b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1dee47bf1334b75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,788</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>