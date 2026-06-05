--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd5cfd1d46545408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2652739fba14445" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1dee47bf1334b75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e1119677ce434d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf17296c229204b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1dee47bf1334b75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ffb1acb0744973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e1119677ce434d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>