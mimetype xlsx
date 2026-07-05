--- v8 (2026-06-05)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2652739fba14445" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afcf61d32df4beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra5e1119677ce434d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8836b9e9496b4586"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4ffb1acb0744973" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra5e1119677ce434d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144c5c01cd0e4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8836b9e9496b4586" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...338 lines deleted...]
-          <x:t>85,543</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>89,491</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>