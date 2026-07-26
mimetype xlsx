--- v9 (2026-07-05)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8afcf61d32df4beb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e7f4333d82470c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8836b9e9496b4586"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recae472113154f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R144c5c01cd0e4f81" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8836b9e9496b4586" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc44261e9e347c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recae472113154f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...323 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,487</x:t>
-[...242 lines deleted...]
-          <x:t>90,355</x:t>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,030</x:t>
-[...26 lines deleted...]
-          <x:t>91,315</x:t>
+          <x:t>90,104</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>