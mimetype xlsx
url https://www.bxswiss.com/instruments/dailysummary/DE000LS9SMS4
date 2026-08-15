--- v10 (2026-07-26)
+++ v11 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41e7f4333d82470c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be3653977404a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Recae472113154f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8300973216224ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcdc44261e9e347c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Recae472113154f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28ff850601f4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8300973216224ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>90,355</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,030</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>90,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>