--- v11 (2026-08-15)
+++ v12 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6be3653977404a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fc610666184553" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8300973216224ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e08b162ac542be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc28ff850601f4420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8300973216224ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f650dbd9d8466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e08b162ac542be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,311</x:t>
-[...441 lines deleted...]
-          <x:t>91,655</x:t>
+          <x:t>90,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,201</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>