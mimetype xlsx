--- v12 (2026-09-05)
+++ v13 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R99fc610666184553" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6a8a40300041c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0e08b162ac542be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54f2c177ee71446c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83f650dbd9d8466c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0e08b162ac542be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9251231dfb5e45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54f2c177ee71446c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>