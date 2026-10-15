--- v13 (2026-09-25)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9e6a8a40300041c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d82a35a8294f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54f2c177ee71446c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e04dd12582f4522"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9251231dfb5e45aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54f2c177ee71446c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b5de6bd3344583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e04dd12582f4522" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...333 lines deleted...]
-          <x:t>89,666</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,132</x:t>
-[...296 lines deleted...]
-          <x:t>87,482</x:t>
+          <x:t>88,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>