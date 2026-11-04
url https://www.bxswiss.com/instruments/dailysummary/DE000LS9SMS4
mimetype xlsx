--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72d82a35a8294f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45f84808947443f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e04dd12582f4522"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9260913a3cde43b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b5de6bd3344583" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e04dd12582f4522" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07907218c6224af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9260913a3cde43b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>LAS Deutsche Werte</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...193 lines deleted...]
-          <x:t>88,116</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,534</x:t>
-[...409 lines deleted...]
-          <x:t>86,305</x:t>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>