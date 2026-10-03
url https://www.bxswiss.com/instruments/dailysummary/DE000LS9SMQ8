--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b41e7aa8c524f1d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33518e23ca374905" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa126ff65bc4005"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7857460d9c7741d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13fcc6059214ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa126ff65bc4005" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e27fd4af05f48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7857460d9c7741d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...392 lines deleted...]
-          <x:t>112,454</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,207</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>116,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,822</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>