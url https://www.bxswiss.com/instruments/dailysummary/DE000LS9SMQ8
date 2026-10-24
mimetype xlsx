--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33518e23ca374905" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6eafaf395d1465b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7857460d9c7741d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reb8c481db1974cb8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3e27fd4af05f48f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7857460d9c7741d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee1f80401474dc1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reb8c481db1974cb8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,702</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,837</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,918</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>