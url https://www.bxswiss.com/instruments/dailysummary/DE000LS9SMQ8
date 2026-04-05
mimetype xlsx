--- v3 (2026-03-15)
+++ v4 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4554193e22e4eab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899fb219a8f54f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ba449925af14b34"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedcb79c591446cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ea599c55d8f425f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ba449925af14b34" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7829375e374a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedcb79c591446cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>