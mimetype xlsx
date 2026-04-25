--- v4 (2026-04-05)
+++ v5 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R899fb219a8f54f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769a6dc538394429" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedcb79c591446cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d341c86e4943bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb7829375e374a92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedcb79c591446cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c93bba839f4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d341c86e4943bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,292</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,261</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>