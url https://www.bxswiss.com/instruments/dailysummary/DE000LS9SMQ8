--- v5 (2026-04-25)
+++ v6 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R769a6dc538394429" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b663dacdf44bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9d341c86e4943bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877eabb1338943a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7c93bba839f4067" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9d341c86e4943bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b6a66f78fc465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877eabb1338943a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,394 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,191</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>100,617</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,312</x:t>
         </x:is>
       </x:c>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>