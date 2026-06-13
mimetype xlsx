--- v6 (2026-05-15)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc4b663dacdf44bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d27717956c49f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R877eabb1338943a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048898df9dc34263"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2b6a66f78fc465b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R877eabb1338943a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b5f4ad6a6247bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048898df9dc34263" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,828</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,576</x:t>
-[...566 lines deleted...]
-          <x:t>98,717</x:t>
+          <x:t>100,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>