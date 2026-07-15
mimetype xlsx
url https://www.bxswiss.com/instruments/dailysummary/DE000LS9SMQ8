--- v7 (2026-06-13)
+++ v8 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb6d27717956c49f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be5807a9d3840c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R048898df9dc34263"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb357cbf6338641fb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R04b5f4ad6a6247bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R048898df9dc34263" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97a7b745b6a4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb357cbf6338641fb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...613 lines deleted...]
-          <x:t>100,059</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>