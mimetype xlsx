--- v8 (2026-07-15)
+++ v9 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0be5807a9d3840c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7149f4313c034a69" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb357cbf6338641fb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac71cc03f8e84fa7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re97a7b745b6a4021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb357cbf6338641fb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab204e357cb4987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac71cc03f8e84fa7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,293</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>