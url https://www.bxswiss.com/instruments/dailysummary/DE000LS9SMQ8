--- v9 (2026-08-04)
+++ v10 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7149f4313c034a69" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19788bf6d7f24aec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac71cc03f8e84fa7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31af7dd7bfae4bd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ab204e357cb4987" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac71cc03f8e84fa7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7338ebd0c042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31af7dd7bfae4bd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,672</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,604</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>