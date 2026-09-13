--- v10 (2026-08-24)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19788bf6d7f24aec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b41e7aa8c524f1d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31af7dd7bfae4bd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffa126ff65bc4005"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0a7338ebd0c042f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31af7dd7bfae4bd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf13fcc6059214ae6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffa126ff65bc4005" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Turnaround-Investing</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMQ8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>108,490</x:t>
-[...139 lines deleted...]
-          <x:t>108,326</x:t>
+          <x:t>108,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,577</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>108,604</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,360</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>