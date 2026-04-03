--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb3e4f895eea649d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8fa98d03534244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf98a2a17c97f494b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866917cc8d514fa3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra814e3e00ba54290" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf98a2a17c97f494b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb83b67367204902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866917cc8d514fa3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SML9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,127 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.02.2026</x:t>
-[...75 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
@@ -283,31 +206,129 @@
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.03.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>