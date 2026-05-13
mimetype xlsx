--- v4 (2026-04-03)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8e8fa98d03534244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d17823358a4bd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R866917cc8d514fa3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601232c40af24ac9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb83b67367204902" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R866917cc8d514fa3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48b10b6928947ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601232c40af24ac9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SML9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,186 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...153 lines deleted...]
-          <x:t>01.04.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>