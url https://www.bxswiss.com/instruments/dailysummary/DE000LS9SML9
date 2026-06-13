--- v5 (2026-05-13)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49d17823358a4bd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d95181d96894098" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R601232c40af24ac9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878f03ed0f60454d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra48b10b6928947ef" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R601232c40af24ac9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3d5fab5c14562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878f03ed0f60454d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SML9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,526 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>