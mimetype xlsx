--- v6 (2026-06-13)
+++ v7 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d95181d96894098" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d688f06e384db2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R878f03ed0f60454d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28abfecc8de4026"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc1a3d5fab5c14562" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R878f03ed0f60454d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d81a511ad9418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28abfecc8de4026" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SML9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,281 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...229 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,487</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -644,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,396</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>