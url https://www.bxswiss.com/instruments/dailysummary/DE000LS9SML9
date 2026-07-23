--- v7 (2026-07-03)
+++ v8 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0d688f06e384db2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e61d8cd5c84d90" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra28abfecc8de4026"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6f33529f5441ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7d81a511ad9418b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra28abfecc8de4026" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea549b5d1014865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6f33529f5441ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SML9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>