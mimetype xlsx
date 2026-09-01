--- v8 (2026-07-23)
+++ v9 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4e61d8cd5c84d90" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2576e9e012874af0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d6f33529f5441ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938bf62ddfcb4fce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ea549b5d1014865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d6f33529f5441ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R888920fd368d4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938bf62ddfcb4fce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SML9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,172 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>12,071</x:t>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>