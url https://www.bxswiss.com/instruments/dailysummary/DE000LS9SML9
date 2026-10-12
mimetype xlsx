--- v9 (2026-09-01)
+++ v10 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2576e9e012874af0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29830ec1ced84630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938bf62ddfcb4fce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39de9fe97366462a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R888920fd368d4872" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938bf62ddfcb4fce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f274ee92ed448fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39de9fe97366462a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SML9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,172 +149,472 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>28.08.2026</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>