--- v10 (2026-10-12)
+++ v11 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29830ec1ced84630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9089953bb3754424" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39de9fe97366462a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44eb7a026f95491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f274ee92ed448fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39de9fe97366462a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808756e859034062" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44eb7a026f95491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sustainable Small Cap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SML9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,431 +149,200 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...68 lines deleted...]
-          <x:t>22.09.2026</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,681</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>13,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,516</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,676</x:t>
         </x:is>
       </x:c>
@@ -590,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,737</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>