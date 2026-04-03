--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde93dc5ed426464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c9ca726a22415d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72ab475d196043f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc16f3fb85274d69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9b34332968ea4476" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72ab475d196043f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2233734a40404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc16f3fb85274d69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,920</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,556</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>