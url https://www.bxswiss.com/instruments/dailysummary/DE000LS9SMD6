--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R14c9ca726a22415d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3c62871bb941d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc16f3fb85274d69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd02d72937be646da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b2233734a40404d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc16f3fb85274d69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d0fddc5d434639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd02d72937be646da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,803</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,578</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>