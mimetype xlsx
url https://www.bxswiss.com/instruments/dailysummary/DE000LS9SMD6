--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d3c62871bb941d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d04d44fd3f54d50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd02d72937be646da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30a477f1dae4852"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6d0fddc5d434639" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd02d72937be646da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34137033455e4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30a477f1dae4852" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,359</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,622</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>