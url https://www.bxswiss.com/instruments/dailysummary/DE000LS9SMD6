--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5d04d44fd3f54d50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd19f7e31494446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc30a477f1dae4852"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc5b93b311c413c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34137033455e4bbb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc30a477f1dae4852" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree835bfea3f24818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc5b93b311c413c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>