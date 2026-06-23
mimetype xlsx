--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bd19f7e31494446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c43f62b269b44ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fc5b93b311c413c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9449557f14324c36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree835bfea3f24818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fc5b93b311c413c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea28db11c31d438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9449557f14324c36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>