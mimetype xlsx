--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c43f62b269b44ad" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb82c24ce39474f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9449557f14324c36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce3b33538c342dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea28db11c31d438d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9449557f14324c36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf928f06a8b2846ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce3b33538c342dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>150,017</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,265</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...532 lines deleted...]
-          <x:t>150,973</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>