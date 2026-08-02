--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eb82c24ce39474f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948a5caaa84544b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9ce3b33538c342dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb36fc5f95b480f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf928f06a8b2846ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9ce3b33538c342dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4908064295df430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb36fc5f95b480f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,174</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>