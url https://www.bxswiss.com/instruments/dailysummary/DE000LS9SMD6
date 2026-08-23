--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R948a5caaa84544b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914ebf9b2b014157" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdb36fc5f95b480f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1b229974a24ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4908064295df430f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdb36fc5f95b480f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1faa7b155deb4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1b229974a24ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,465 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...247 lines deleted...]
-          <x:t>153,375</x:t>
+          <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>151,941</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>155,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,600</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,396</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>