--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R914ebf9b2b014157" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe19e42116e4b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a1b229974a24ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88933627b06b4f77"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1faa7b155deb4bc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a1b229974a24ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06bd9cfe8e9438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88933627b06b4f77" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>164,001</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,018</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>163,660</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,359</x:t>
-[...220 lines deleted...]
-          <x:t>163,565</x:t>
+          <x:t>164,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,022</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>