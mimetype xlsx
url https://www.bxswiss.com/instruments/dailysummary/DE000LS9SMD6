--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfe19e42116e4b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534506be282e4b82" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88933627b06b4f77"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d23ff26d6a94265"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra06bd9cfe8e9438b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88933627b06b4f77" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67df66deac45472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d23ff26d6a94265" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>163,660</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>163,359</x:t>
-[...435 lines deleted...]
-        <x:is>
           <x:t>164,287</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,608</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,623</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>