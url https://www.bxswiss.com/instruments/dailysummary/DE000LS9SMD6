--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R534506be282e4b82" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc63210efcb042ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d23ff26d6a94265"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2606f88b153c43a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67df66deac45472f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d23ff26d6a94265" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R61fc129bfa64421a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2606f88b153c43a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Dividendenaktien Deutschland</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SMD6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,457</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>