--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d3a1de61b647a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19cd93fee8524388" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7c58386a9b4371"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095360c82fb94832"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R376f79f766a74f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7c58386a9b4371" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86b627706df438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095360c82fb94832" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,854</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,827</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>