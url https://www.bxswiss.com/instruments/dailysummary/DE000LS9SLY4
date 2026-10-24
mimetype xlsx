--- v14 (2026-10-02)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19cd93fee8524388" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbba8bf210d9413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R095360c82fb94832"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rba23251b69454ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd86b627706df438a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R095360c82fb94832" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R947fef8a554f464b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rba23251b69454ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,847</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>