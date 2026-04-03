--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25c40ec1f7e245b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5622d80dda0f4fd9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67ac4b9ce8c24a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70eb1d1f23d94615"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37f40efb80934454" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67ac4b9ce8c24a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87a76812e5540bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70eb1d1f23d94615" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>