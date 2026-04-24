--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5622d80dda0f4fd9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d35217fd744fc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70eb1d1f23d94615"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0896cd75e54a463b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra87a76812e5540bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70eb1d1f23d94615" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d198699dc246e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0896cd75e54a463b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,438</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,389</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>