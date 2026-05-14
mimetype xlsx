--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4d35217fd744fc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c83fd096164645" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0896cd75e54a463b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda6b1965a1446cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0d198699dc246e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0896cd75e54a463b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624a4630207c4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda6b1965a1446cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,324</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>