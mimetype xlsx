--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29c83fd096164645" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c24c58f7a684323" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reda6b1965a1446cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b9e555f8cb4534"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624a4630207c4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reda6b1965a1446cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e46af665184e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b9e555f8cb4534" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>