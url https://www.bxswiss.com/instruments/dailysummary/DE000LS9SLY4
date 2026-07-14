--- v9 (2026-06-13)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c24c58f7a684323" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref03e56e8feb4f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9b9e555f8cb4534"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf25584d2c7040d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71e46af665184e98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9b9e555f8cb4534" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa2e5672f864b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf25584d2c7040d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,449</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>156,450</x:t>
-[...387 lines deleted...]
-          <x:t>156,668</x:t>
+          <x:t>156,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>