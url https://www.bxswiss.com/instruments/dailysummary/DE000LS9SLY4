--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref03e56e8feb4f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25717605a1934de3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf25584d2c7040d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27137288d8564d6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9aa2e5672f864b2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf25584d2c7040d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97842aae5b514c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27137288d8564d6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>155,789</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,209</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>26.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>155,916</x:t>
-[...306 lines deleted...]
-          <x:t>157,500</x:t>
+          <x:t>156,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,003</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>