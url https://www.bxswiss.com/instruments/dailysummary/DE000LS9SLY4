--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25717605a1934de3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a88fa5a7eff492b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27137288d8564d6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56db33608f58485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97842aae5b514c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27137288d8564d6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d520683c69945c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56db33608f58485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,74 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,188</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,085</x:t>
@@ -737,31 +279,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,309</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,650</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>