--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a88fa5a7eff492b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d3a1de61b647a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R56db33608f58485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1f7c58386a9b4371"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d520683c69945c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R56db33608f58485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R376f79f766a74f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1f7c58386a9b4371" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Chart-Chancen-Schach</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,348 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...296 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,054</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -684,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>