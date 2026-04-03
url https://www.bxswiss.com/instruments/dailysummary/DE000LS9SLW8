--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43cddd48345143d0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064179bd7bb74a20" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77a8e7e658b74af9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4423c4cb94ee40df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra60af9e2cead4441" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77a8e7e658b74af9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f6e5ad157947df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4423c4cb94ee40df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,714</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>