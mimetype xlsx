--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064179bd7bb74a20" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851ee83ea035462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4423c4cb94ee40df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebd58c9c3ba48f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6f6e5ad157947df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4423c4cb94ee40df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1b51c53b1f469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebd58c9c3ba48f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,486</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,101</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>