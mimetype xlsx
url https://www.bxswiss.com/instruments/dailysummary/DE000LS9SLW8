--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R851ee83ea035462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e69ce9853514536" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcebd58c9c3ba48f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9ff177cf954605"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e1b51c53b1f469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcebd58c9c3ba48f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb22688def2b462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9ff177cf954605" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,734</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>