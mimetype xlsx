--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e69ce9853514536" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccb67d50c144ce1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5d9ff177cf954605"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d9669755ac44ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb22688def2b462d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5d9ff177cf954605" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcae6352748d41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d9669755ac44ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,374</x:t>
@@ -737,31 +339,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,425</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>