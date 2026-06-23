--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcccb67d50c144ce1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1a714a7801456b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43d9669755ac44ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf519fcae3749d5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcae6352748d41ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43d9669755ac44ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d85e2ac3ff64068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf519fcae3749d5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,524</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,933</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>