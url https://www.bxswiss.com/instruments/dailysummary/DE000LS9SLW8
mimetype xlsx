--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c1a714a7801456b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b0a10a3d6148f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radf519fcae3749d5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0723e64c35cd42fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d85e2ac3ff64068" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radf519fcae3749d5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59726a85a3244c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0723e64c35cd42fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,81 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,225</x:t>
@@ -710,31 +232,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,682</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,348</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>