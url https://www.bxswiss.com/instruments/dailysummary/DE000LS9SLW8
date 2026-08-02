--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06b0a10a3d6148f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69c672bdee2466d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0723e64c35cd42fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3767472e87b34662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59726a85a3244c4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0723e64c35cd42fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adb0e7c4d0b406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3767472e87b34662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,301 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...249 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,641</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -610,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>