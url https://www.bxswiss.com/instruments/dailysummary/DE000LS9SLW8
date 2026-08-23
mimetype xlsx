--- v12 (2026-08-02)
+++ v13 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf69c672bdee2466d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49790813961f43c0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3767472e87b34662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad4a0a37bdc4e66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2adb0e7c4d0b406e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3767472e87b34662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bcb078c3ac44361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad4a0a37bdc4e66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,696</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>