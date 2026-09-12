--- v13 (2026-08-23)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49790813961f43c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f982b7eab264387" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcad4a0a37bdc4e66"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c36f0e0efc4590"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1bcb078c3ac44361" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcad4a0a37bdc4e66" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d060f241d9841b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c36f0e0efc4590" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>121,105</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,556</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...532 lines deleted...]
-          <x:t>124,660</x:t>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,454</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>