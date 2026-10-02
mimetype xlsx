--- v14 (2026-09-12)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f982b7eab264387" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb6b9da0cac40a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81c36f0e0efc4590"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a32f4f93cb40c6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d060f241d9841b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81c36f0e0efc4590" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f91e1cb493442e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a32f4f93cb40c6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>