--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccb6b9da0cac40a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R702a85558f054b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66a32f4f93cb40c6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4edb13f9ff604c68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f91e1cb493442e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66a32f4f93cb40c6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rac90fe52a59942a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4edb13f9ff604c68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Gambling and Betting World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,039</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>