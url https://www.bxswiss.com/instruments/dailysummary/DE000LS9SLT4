--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7385e5f8fd640a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b92dd5f6434b68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfff1395f1841e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc2194c40a9c48b1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb535ce8cd94e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfff1395f1841e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb223697cdcaa4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc2194c40a9c48b1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,599</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,201</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,231</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>