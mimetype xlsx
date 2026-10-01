--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17b92dd5f6434b68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2e6960d22c43d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc2194c40a9c48b1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db903bb2e844903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb223697cdcaa4b8d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc2194c40a9c48b1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766e867d6f174cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db903bb2e844903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,623</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,211</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>