--- v14 (2026-10-01)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9d2e6960d22c43d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R288e70cf7e4c4add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1db903bb2e844903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ed789c69924c21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R766e867d6f174cbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1db903bb2e844903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8f190bbb6bb4d77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ed789c69924c21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,506</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,762</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>