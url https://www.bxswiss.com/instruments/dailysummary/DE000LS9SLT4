--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5adfba2878f64771" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c367ae98c3142c8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra66d90d0c59f4c44"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f73a397a4f34617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb84b13ad69174267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra66d90d0c59f4c44" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5295eba28c754601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f73a397a4f34617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,043</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>