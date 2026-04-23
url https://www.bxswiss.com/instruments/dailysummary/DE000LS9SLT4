--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c367ae98c3142c8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efffdbf283b42f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f73a397a4f34617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1042971318494513"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5295eba28c754601" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f73a397a4f34617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317b6ac7e72f4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1042971318494513" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,579</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,572</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>