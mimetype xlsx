--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5efffdbf283b42f3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4684e78b3f4823" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1042971318494513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d0ddc9e0754018"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R317b6ac7e72f4f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1042971318494513" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077323e9414a48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d0ddc9e0754018" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>52,133</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,018</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>