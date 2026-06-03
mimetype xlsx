--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1f4684e78b3f4823" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7578777eac4472c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd6d0ddc9e0754018"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3fda5ae1c9484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R077323e9414a48bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd6d0ddc9e0754018" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb1f794952340e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3fda5ae1c9484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>64,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>