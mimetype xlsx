--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7578777eac4472c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a764762ae9345c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3fda5ae1c9484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0db1203b7c4672"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfcb1f794952340e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3fda5ae1c9484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f17c54e9dde455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0db1203b7c4672" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>62,268</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,294</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>64,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>63,901</x:t>
-[...350 lines deleted...]
-          <x:t>64,595</x:t>
+          <x:t>60,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>