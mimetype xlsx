--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a764762ae9345c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b69d9975a9450a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4e0db1203b7c4672"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e335d451da4c17"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f17c54e9dde455c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4e0db1203b7c4672" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5765c2cdc04ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e335d451da4c17" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,886</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>