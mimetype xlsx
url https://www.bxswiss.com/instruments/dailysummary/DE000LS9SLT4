--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62b69d9975a9450a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb576d37b8c643bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0e335d451da4c17"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8e5d5e0a8548b0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe5765c2cdc04ca6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0e335d451da4c17" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acae7fef854471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8e5d5e0a8548b0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>62,123</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>61,250</x:t>
-[...377 lines deleted...]
-          <x:t>63,089</x:t>
+          <x:t>61,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>