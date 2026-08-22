--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb576d37b8c643bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7385e5f8fd640a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8e5d5e0a8548b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbfff1395f1841e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acae7fef854471b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8e5d5e0a8548b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb535ce8cd94e13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbfff1395f1841e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5G Beyond2030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLT4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,428</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>