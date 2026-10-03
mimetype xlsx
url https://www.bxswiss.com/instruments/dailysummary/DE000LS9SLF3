--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98930876d60e4564" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4269cbffb79445f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37ef329f55040f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b423ed830246c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56815d3a8ea54e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37ef329f55040f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d901a7bfe2343d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b423ed830246c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>