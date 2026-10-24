--- v14 (2026-10-03)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4269cbffb79445f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80e53b96556947f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70b423ed830246c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra239dae5700e4a66"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d901a7bfe2343d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70b423ed830246c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd63f71394fc14f72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra239dae5700e4a66" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>199,941</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>198,428</x:t>
-[...463 lines deleted...]
-          <x:t>197,284</x:t>
+          <x:t>201,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,483</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>