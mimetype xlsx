--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbe3e0306c0c4769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c40d40a7ec4458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R98a18bea3db541e9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7755426934453b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff0e967348174fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R98a18bea3db541e9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39bc61caf81e4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7755426934453b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>207,950</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>