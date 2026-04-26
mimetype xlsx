--- v5 (2026-04-03)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74c40d40a7ec4458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e45b5ab49ef491c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd7755426934453b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc3346f445f44d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R39bc61caf81e4e42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd7755426934453b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bc48e796cf424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc3346f445f44d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,486</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>