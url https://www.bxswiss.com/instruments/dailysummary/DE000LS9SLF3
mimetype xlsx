--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e45b5ab49ef491c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98405673216d4a53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radc3346f445f44d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfe5dee53424937"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07bc48e796cf424e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radc3346f445f44d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cde8bdb0b7142a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfe5dee53424937" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,788</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,874</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>