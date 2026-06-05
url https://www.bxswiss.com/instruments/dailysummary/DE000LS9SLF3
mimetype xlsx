--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98405673216d4a53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6d762e95c24bef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfdfe5dee53424937"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9d349045914a4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8cde8bdb0b7142a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfdfe5dee53424937" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a88a775f274fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9d349045914a4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,597</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>