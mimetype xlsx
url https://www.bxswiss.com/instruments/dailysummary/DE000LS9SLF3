--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f6d762e95c24bef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9814abc20a84acc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde9d349045914a4b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7782ec26a2a497b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R54a88a775f274fa5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde9d349045914a4b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3a9a3a4ea544a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7782ec26a2a497b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,597</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>