--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re9814abc20a84acc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1337d5663c44ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7782ec26a2a497b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ad5dd581f44ca5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc3a9a3a4ea544a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7782ec26a2a497b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a40948e4374cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ad5dd581f44ca5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,048</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,447</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>