--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e1337d5663c44ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c336db769a44691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49ad5dd581f44ca5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a84f835fd74131"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34a40948e4374cbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49ad5dd581f44ca5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3af2d1e28e144cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a84f835fd74131" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,105</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,111</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,086</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>