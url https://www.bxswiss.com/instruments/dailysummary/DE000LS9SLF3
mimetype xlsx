--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c336db769a44691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcbb51c5bc14aa3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R94a84f835fd74131"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd697c720a77d4935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3af2d1e28e144cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R94a84f835fd74131" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47a38f124e54262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd697c720a77d4935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,618</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,738</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,889</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>