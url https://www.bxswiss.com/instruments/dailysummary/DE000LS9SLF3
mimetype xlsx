--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bcbb51c5bc14aa3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98930876d60e4564" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd697c720a77d4935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re37ef329f55040f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb47a38f124e54262" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd697c720a77d4935" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56815d3a8ea54e05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re37ef329f55040f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Doubtless Champions</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...306 lines deleted...]
-          <x:t>204,976</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>204,531</x:t>
-[...269 lines deleted...]
-          <x:t>203,889</x:t>
+          <x:t>204,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,060</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>