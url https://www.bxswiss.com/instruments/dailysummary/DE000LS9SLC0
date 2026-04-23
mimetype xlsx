--- v3 (2026-03-14)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd217b81980d24079" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61282acdf2094b51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R658709f93b264593"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c82f28d8fdd4110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e1e766ead934f78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R658709f93b264593" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43dab087d5e45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c82f28d8fdd4110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...409 lines deleted...]
-          <x:t>60,235</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,346</x:t>
-[...220 lines deleted...]
-          <x:t>61,507</x:t>
+          <x:t>60,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>64,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>