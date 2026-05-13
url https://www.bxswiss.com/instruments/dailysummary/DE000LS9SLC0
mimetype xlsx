--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R61282acdf2094b51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd34f38091a24cb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c82f28d8fdd4110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26fd5876d6da46d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc43dab087d5e45ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c82f28d8fdd4110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a85235f01d4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26fd5876d6da46d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>73,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,928</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>