--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbd34f38091a24cb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df66b3d82a74eac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26fd5876d6da46d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5266066772bf4bd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0a85235f01d4266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26fd5876d6da46d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a2ad5876564707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5266066772bf4bd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>71,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,259</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>