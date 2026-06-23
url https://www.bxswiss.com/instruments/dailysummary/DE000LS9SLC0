--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4df66b3d82a74eac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daf6bef1010463d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5266066772bf4bd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bddc5bb1768493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a2ad5876564707" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5266066772bf4bd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccccc67e002c4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bddc5bb1768493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,036</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,328</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,776</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>