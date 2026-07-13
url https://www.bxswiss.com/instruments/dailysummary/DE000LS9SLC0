--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6daf6bef1010463d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f12c0965bf4f34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bddc5bb1768493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73c0b96c5b64878"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccccc67e002c4fa2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bddc5bb1768493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68da617e0224b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73c0b96c5b64878" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,217</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,796</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,038</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>