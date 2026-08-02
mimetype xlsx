--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R34f12c0965bf4f34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7900165a5e554c87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd73c0b96c5b64878"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb02c7e68174aed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb68da617e0224b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd73c0b96c5b64878" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63693a0197424445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb02c7e68174aed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,767</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,767</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>