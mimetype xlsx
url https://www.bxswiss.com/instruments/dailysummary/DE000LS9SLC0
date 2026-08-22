--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7900165a5e554c87" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a72a0c77df4353" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bb02c7e68174aed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d3e5c93d15474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63693a0197424445" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bb02c7e68174aed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d16bf735294ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d3e5c93d15474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,980</x:t>
@@ -764,31 +366,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,541</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>