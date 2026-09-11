--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R21a72a0c77df4353" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8230896ac3684b21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26d3e5c93d15474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8b66db4f2c4078"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R57d16bf735294ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26d3e5c93d15474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e7104a21fb41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8b66db4f2c4078" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,653 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...318 lines deleted...]
-          <x:t>94,409</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,541</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...289 lines deleted...]
-          <x:t>94,541</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>