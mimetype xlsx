--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8230896ac3684b21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d3d6f67aef4049" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7c8b66db4f2c4078"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd53aa0aa7f14b3a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9e7104a21fb41a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7c8b66db4f2c4078" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d048590441424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd53aa0aa7f14b3a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,419</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>