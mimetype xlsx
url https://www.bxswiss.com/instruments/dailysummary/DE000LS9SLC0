--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19d3d6f67aef4049" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cb71aa7eaae4411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd53aa0aa7f14b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfeb3b48cf32b4cbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97d048590441424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd53aa0aa7f14b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4421c670f8934c4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfeb3b48cf32b4cbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Disruptive Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SLC0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,558</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,447</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,431</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>