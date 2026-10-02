--- v15 (2026-09-12)
+++ v16 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd8d4da8ac44867" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e98183ef4484776" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73fb8865f224703"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d01f58d10684865"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c358232a78b49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73fb8865f224703" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2409a4bd3f884139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d01f58d10684865" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,535</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>