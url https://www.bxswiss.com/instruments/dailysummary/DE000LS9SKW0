--- v16 (2026-10-02)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e98183ef4484776" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e30626acd8040fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8d01f58d10684865"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd26017a69e245c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2409a4bd3f884139" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8d01f58d10684865" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d2cef263ff84bec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd26017a69e245c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,119</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>