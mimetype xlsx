--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f7c2a303407435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c41d6080a7641b2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f2b466a375b4815"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7afc37db991c4189"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb6e979e871814a56" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f2b466a375b4815" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6197e6bdda4b426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7afc37db991c4189" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,918</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,893</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>