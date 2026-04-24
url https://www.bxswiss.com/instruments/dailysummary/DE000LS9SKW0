--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c41d6080a7641b2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42865124e0d74130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7afc37db991c4189"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe10a20b2f54c4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6197e6bdda4b426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7afc37db991c4189" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0099ea8cc50249e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe10a20b2f54c4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,369</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>