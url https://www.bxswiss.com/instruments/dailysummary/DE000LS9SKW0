--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42865124e0d74130" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ca9ad3fe5445c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfbe10a20b2f54c4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d627fbbbfec4c2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0099ea8cc50249e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfbe10a20b2f54c4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd823fefd3c4045be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d627fbbbfec4c2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,078</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>