--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71ca9ad3fe5445c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa691f9f27c4408" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d627fbbbfec4c2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebce71e8caf4d6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd823fefd3c4045be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d627fbbbfec4c2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d172ed45e184130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebce71e8caf4d6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,389</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,839</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>