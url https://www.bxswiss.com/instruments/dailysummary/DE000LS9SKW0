--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa691f9f27c4408" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36190495d95a4bb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raebce71e8caf4d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re943085542e44e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d172ed45e184130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raebce71e8caf4d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631d146200904b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re943085542e44e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,127</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>