--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36190495d95a4bb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e7155415894219" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re943085542e44e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf54bbe56f024d30"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R631d146200904b6a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re943085542e44e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860a81a3003f4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf54bbe56f024d30" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>