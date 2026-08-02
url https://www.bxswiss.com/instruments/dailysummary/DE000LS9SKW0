--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R46e7155415894219" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d643ed529a4b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf54bbe56f024d30"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9c4b6bc89e249b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R860a81a3003f4953" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf54bbe56f024d30" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a50902a3ec4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9c4b6bc89e249b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,175</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>