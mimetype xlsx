--- v13 (2026-08-02)
+++ v14 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8d643ed529a4b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba5f2fd92244d6b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9c4b6bc89e249b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f43759abcf4c87"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37a50902a3ec4da9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9c4b6bc89e249b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae3f8052f7d47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f43759abcf4c87" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,431</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,736</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>137,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,109</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>