--- v14 (2026-08-23)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ba5f2fd92244d6b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfbd8d4da8ac44867" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85f43759abcf4c87"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf73fb8865f224703"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcae3f8052f7d47e3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85f43759abcf4c87" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c358232a78b49d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf73fb8865f224703" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Growth Disruptors</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKW0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>