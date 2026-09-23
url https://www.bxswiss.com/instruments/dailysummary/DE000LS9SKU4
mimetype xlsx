--- v12 (2026-09-03)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a08438fbfd4a28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3554689c8e74616" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be8aa6561644bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c3b40d517a4d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2ebbe3409f47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be8aa6561644bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4613fcd7031c4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c3b40d517a4d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,186</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,161</x:t>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,124</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>