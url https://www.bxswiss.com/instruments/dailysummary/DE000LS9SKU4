--- v13 (2026-09-23)
+++ v14 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3554689c8e74616" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f21ee80a144e75" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97c3b40d517a4d2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44e112c59bb41eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4613fcd7031c4acf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97c3b40d517a4d2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c61d3c8ef94448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44e112c59bb41eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,145</x:t>
@@ -717,31 +312,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,627</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>