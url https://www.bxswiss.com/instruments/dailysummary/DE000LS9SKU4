--- v14 (2026-10-15)
+++ v15 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra9f21ee80a144e75" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc470ef2459f4947" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra44e112c59bb41eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6f1289e76fbb4eaa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87c61d3c8ef94448" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra44e112c59bb41eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37c6b271ce8d499f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6f1289e76fbb4eaa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,435 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...383 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,601</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -744,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,868</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>