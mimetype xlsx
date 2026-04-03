--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6831a27f47824f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e00d10fd114cb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18583a7741d24032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3faa0c4b3e04e35"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23e741dd694744be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18583a7741d24032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabc2b7a70cc45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3faa0c4b3e04e35" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...112 lines deleted...]
-          <x:t>176,385</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>176,385</x:t>
-[...344 lines deleted...]
-        <x:is>
           <x:t>177,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,032</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,529</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>