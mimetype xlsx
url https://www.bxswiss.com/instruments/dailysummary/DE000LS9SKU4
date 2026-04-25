--- v5 (2026-04-03)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8e00d10fd114cb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c1187fcda14e5b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3faa0c4b3e04e35"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f84775fcb824e42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reabc2b7a70cc45da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3faa0c4b3e04e35" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a805de309944ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f84775fcb824e42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,068</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,554</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>