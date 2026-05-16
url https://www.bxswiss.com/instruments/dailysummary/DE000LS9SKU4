--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re2c1187fcda14e5b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c3c29659974bd0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f84775fcb824e42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54db28f3ec684918"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6a805de309944ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f84775fcb824e42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c1f77e490e4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54db28f3ec684918" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,771</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,738</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,756</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>