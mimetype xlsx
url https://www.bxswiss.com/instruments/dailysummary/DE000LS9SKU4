--- v7 (2026-05-16)
+++ v8 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R80c3c29659974bd0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aaf6fdc3b354d0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54db28f3ec684918"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a749715e704111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1c1f77e490e4ac5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54db28f3ec684918" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8482858350741bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a749715e704111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...565 lines deleted...]
-        <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>