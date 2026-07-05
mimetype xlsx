--- v8 (2026-06-15)
+++ v9 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7aaf6fdc3b354d0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38eedca13fe4ba6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39a749715e704111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b6f3e0a3f34cd0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8482858350741bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39a749715e704111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22be351c659249c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b6f3e0a3f34cd0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,193</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>