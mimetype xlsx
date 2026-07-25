--- v9 (2026-07-05)
+++ v10 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc38eedca13fe4ba6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea36e5ba0ab45e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84b6f3e0a3f34cd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a7434c87fb46db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22be351c659249c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84b6f3e0a3f34cd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62bbf22814c49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a7434c87fb46db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...171 lines deleted...]
-          <x:t>184,424</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>183,917</x:t>
-[...16 lines deleted...]
-          <x:t>189,139</x:t>
+          <x:t>182,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>188,844</x:t>
-[...404 lines deleted...]
-          <x:t>190,193</x:t>
+          <x:t>186,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>