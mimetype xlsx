--- v10 (2026-07-25)
+++ v11 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ea36e5ba0ab45e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5c91cc99a24288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29a7434c87fb46db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457995ff36194425"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf62bbf22814c49f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29a7434c87fb46db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8763d5b9f424b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457995ff36194425" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,468</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,197</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>