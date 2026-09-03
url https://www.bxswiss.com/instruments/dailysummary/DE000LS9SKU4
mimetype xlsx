--- v11 (2026-08-14)
+++ v12 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda5c91cc99a24288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a08438fbfd4a28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R457995ff36194425"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2be8aa6561644bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8763d5b9f424b5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R457995ff36194425" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d2ebbe3409f47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2be8aa6561644bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Long-Term Technology</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKU4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,853</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>