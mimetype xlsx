--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc948f5a5c3f24bcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7205d295d2b14fa6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa85516fe1624cc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8087786669b141b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R624d2745c0da4ff4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa85516fe1624cc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R558ddb85b15149ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8087786669b141b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>154,607</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>