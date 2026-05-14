--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7205d295d2b14fa6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc819d7b978d04ad5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8087786669b141b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2014e0295474614"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R558ddb85b15149ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8087786669b141b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2922736a3eb543ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2014e0295474614" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,699</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,743</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>