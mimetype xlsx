--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc819d7b978d04ad5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6d103662764c0e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2014e0295474614"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7668928500a4f28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2922736a3eb543ae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2014e0295474614" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1124fdfecc64a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7668928500a4f28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,271</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>