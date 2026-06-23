--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb6d103662764c0e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2cc4bf66de4609" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7668928500a4f28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f38288f48c4c90"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1124fdfecc64a74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7668928500a4f28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f686bca6eb46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f38288f48c4c90" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,989</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>