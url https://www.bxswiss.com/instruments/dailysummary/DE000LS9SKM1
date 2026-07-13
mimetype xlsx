--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a2cc4bf66de4609" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024b87a694494f5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52f38288f48c4c90"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994f1405f6024fe9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3f686bca6eb46a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52f38288f48c4c90" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a536ad1b23c4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994f1405f6024fe9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>