--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R024b87a694494f5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R328cc8c0b0614990" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R994f1405f6024fe9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ff62c127fe4374"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a536ad1b23c4057" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R994f1405f6024fe9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3e55068bb64735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ff62c127fe4374" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,198</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>