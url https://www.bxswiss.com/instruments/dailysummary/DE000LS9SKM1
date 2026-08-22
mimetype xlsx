--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R328cc8c0b0614990" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132e2cec4d1c43cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4ff62c127fe4374"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7452bf321b984fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e3e55068bb64735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4ff62c127fe4374" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f65f4c6791b4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7452bf321b984fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,576</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,926</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,612</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,991</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>