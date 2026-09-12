--- v12 (2026-08-22)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R132e2cec4d1c43cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75884788589c43e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7452bf321b984fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cb278348184698"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f65f4c6791b4bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7452bf321b984fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R622cb6be82f4474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cb278348184698" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,397</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>