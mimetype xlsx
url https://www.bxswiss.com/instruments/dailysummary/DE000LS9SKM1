--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75884788589c43e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fcf5284cbb4558" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04cb278348184698"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6083f659e624476"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R622cb6be82f4474c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04cb278348184698" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb27479ddd5c4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6083f659e624476" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,136</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,715</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>