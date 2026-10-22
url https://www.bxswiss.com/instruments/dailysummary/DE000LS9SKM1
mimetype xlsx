--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71fcf5284cbb4558" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f35b70842cc467f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6083f659e624476"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77607525be374e4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb27479ddd5c4194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6083f659e624476" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2ae258e31e642c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77607525be374e4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Lukson USA Europa</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKM1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,058</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,602</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>