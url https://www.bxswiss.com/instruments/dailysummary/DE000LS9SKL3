--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300c94a8dd4f43f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fd8c0058b641f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4ce71247b54219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R157c704fe3924ded"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4942170390d548b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4ce71247b54219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929cd7e4323c4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R157c704fe3924ded" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingSmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>146,030</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>