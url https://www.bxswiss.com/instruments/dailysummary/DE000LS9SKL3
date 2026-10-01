--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85fd8c0058b641f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a3fae8af8e4c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R157c704fe3924ded"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02212c68dec941e8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929cd7e4323c4cac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R157c704fe3924ded" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413b6efb02d349bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02212c68dec941e8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingSmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,484</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,449</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>