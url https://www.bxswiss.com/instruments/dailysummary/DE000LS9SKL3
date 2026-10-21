--- v14 (2026-10-01)
+++ v15 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28a3fae8af8e4c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c62a97ed0d14beb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02212c68dec941e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48eb60460f5b446f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R413b6efb02d349bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02212c68dec941e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fdb793f6eeb48e4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48eb60460f5b446f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingSmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,756</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,908</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,918</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,746</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>