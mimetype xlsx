--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6497e2af83784348" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ba80d5dac54766" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce5f67e953eb41db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49c35f904b24a16"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e16c3cf128a4e62" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce5f67e953eb41db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7465a7c2b847d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49c35f904b24a16" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingSmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>131,240</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,181</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>