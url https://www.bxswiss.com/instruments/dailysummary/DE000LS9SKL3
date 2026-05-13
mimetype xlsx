--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ba80d5dac54766" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8c255b7ab34140" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb49c35f904b24a16"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24dbbb833ed74d50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce7465a7c2b847d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb49c35f904b24a16" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ce86acd5e94ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24dbbb833ed74d50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingSmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,476</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,347</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>