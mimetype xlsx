--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7c8c255b7ab34140" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089ad7c34b0a432b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24dbbb833ed74d50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933f0224b56e4a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93ce86acd5e94ea2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24dbbb833ed74d50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f13f829d944e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933f0224b56e4a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingSmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,249</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>