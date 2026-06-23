--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R089ad7c34b0a432b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98517fb6f0744d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R933f0224b56e4a01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d01d3d65374cc4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb0f13f829d944e28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R933f0224b56e4a01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5120beed404ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d01d3d65374cc4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingSmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...149 lines deleted...]
-          <x:t>150,470</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,763</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...397 lines deleted...]
-          <x:t>147,243</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,524</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>