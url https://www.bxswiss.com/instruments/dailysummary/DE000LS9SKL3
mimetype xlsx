--- v10 (2026-06-23)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re98517fb6f0744d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2351075a1e674951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R62d01d3d65374cc4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393eb22938204882"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde5120beed404ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R62d01d3d65374cc4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8f4b974ba84236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393eb22938204882" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingSmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,062</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +683,58 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,264</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>