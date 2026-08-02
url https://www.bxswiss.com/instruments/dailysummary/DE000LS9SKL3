--- v11 (2026-06-23)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2351075a1e674951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R300c94a8dd4f43f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R393eb22938204882"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4ce71247b54219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree8f4b974ba84236" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R393eb22938204882" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4942170390d548b1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4ce71247b54219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Rule-Based-InvestingSmallCap</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKL3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>27.05.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,222</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>154,926</x:t>
-[...522 lines deleted...]
-          <x:t>153,264</x:t>
+          <x:t>154,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>