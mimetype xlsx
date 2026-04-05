--- v6 (2026-03-14)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdaedd8b826564c52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe911ca5a8134e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fea7024c6ed4531"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d55dea884b04039"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f6df6d636954d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fea7024c6ed4531" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4537a12b2ea949f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d55dea884b04039" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke US-Tech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...107 lines deleted...]
-          <x:t>16.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,855</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...433 lines deleted...]
-          <x:t>162,401</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>161,855</x:t>
-[...80 lines deleted...]
-          <x:t>159,019</x:t>
+          <x:t>159,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,902</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>