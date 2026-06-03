--- v7 (2026-04-05)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe911ca5a8134e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a021bdbe83425c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d55dea884b04039"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redfa3cd5cfd44053"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4537a12b2ea949f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d55dea884b04039" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160253dddde7445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redfa3cd5cfd44053" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke US-Tech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>160,902</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,802</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>