--- v8 (2026-06-03)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R51a021bdbe83425c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259c3206c2d34315" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Redfa3cd5cfd44053"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40da9102278b4b2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R160253dddde7445f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Redfa3cd5cfd44053" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a2f049e1ad4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40da9102278b4b2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke US-Tech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,536 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,217</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,564</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +224,544 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,932</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>