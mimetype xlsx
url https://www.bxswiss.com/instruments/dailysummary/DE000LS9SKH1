--- v9 (2026-06-29)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R259c3206c2d34315" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d2a813a7ec421e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40da9102278b4b2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ab8d81fcd2440d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97a2f049e1ad4cab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40da9102278b4b2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e20bd18201748cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ab8d81fcd2440d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke US-Tech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>196,112</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>206,932</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>