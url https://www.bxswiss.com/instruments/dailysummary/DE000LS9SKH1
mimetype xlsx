--- v10 (2026-07-21)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R76d2a813a7ec421e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d70774fded54900" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9ab8d81fcd2440d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc5ca0c32c4493d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e20bd18201748cc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9ab8d81fcd2440d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6c73f7e5b244a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc5ca0c32c4493d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke US-Tech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>184,888</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>