--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6d70774fded54900" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238380852a294446" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6cc5ca0c32c4493d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9d63e9a66341e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4a6c73f7e5b244a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6cc5ca0c32c4493d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dbf9d65469b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9d63e9a66341e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke US-Tech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,552</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,767</x:t>
@@ -791,31 +393,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,343</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>