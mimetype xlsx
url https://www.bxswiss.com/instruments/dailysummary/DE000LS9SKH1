--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R238380852a294446" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8244fd92854d58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f9d63e9a66341e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a10781d17c74a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3dbf9d65469b499e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f9d63e9a66341e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa00934f5d047a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a10781d17c74a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke US-Tech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,472 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...173 lines deleted...]
-          <x:t>183,084</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>182,692</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>187,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,023</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,661</x:t>
         </x:is>
       </x:c>
@@ -771,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,221</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,143</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,891</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>