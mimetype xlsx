--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc8244fd92854d58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1024cb855f4372" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a10781d17c74a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7ae66bbefa4056"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6aa00934f5d047a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a10781d17c74a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eef3a6631dc43cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7ae66bbefa4056" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Trendstarke US-Tech Aktien</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKH1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...117 lines deleted...]
-          <x:t>186,660</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,205</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...514 lines deleted...]
-          <x:t>199,891</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>