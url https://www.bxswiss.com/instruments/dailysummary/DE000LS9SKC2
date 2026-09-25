--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda493b03e0ba4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175edb4efba544ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0071fc7761144551"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6b38f6fc4e4151"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053bbb2733d24ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0071fc7761144551" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47072423e84c473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6b38f6fc4e4151" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,107</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,302</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>