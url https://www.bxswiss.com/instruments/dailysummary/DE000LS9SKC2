--- v14 (2026-09-25)
+++ v15 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R175edb4efba544ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd8cb6a4bd845da" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b6b38f6fc4e4151"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cdf24d61595472b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47072423e84c473f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b6b38f6fc4e4151" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13075856416542ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cdf24d61595472b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
-[...252 lines deleted...]
-          <x:t>105,027</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,625</x:t>
-[...146 lines deleted...]
-          <x:t>102,964</x:t>
+          <x:t>104,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>102,685</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>105,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,143</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>