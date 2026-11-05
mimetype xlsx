--- v15 (2026-10-16)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2cd8cb6a4bd845da" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R113bda2406114354" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0cdf24d61595472b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra144b74b0d0a4d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13075856416542ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0cdf24d61595472b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfec7830446e443f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra144b74b0d0a4d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>05.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,107</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>