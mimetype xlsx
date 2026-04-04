--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd941788f173c4a78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ba96e215ed4ef5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65a00e4e2dbc43f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39043c531d44edd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R922d150f49564f55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65a00e4e2dbc43f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12763fe1a4c248e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39043c531d44edd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,901</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>