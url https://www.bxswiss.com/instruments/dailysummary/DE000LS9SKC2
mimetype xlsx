--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc7ba96e215ed4ef5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba1c47f9d664235" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re39043c531d44edd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c5d80106284069"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12763fe1a4c248e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re39043c531d44edd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276dcfbef7884044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c5d80106284069" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,324</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,007</x:t>
-[...544 lines deleted...]
-          <x:t>88,178</x:t>
+          <x:t>90,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,619</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>