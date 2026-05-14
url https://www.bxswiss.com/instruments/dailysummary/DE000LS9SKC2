--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ba1c47f9d664235" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c17872c77c4e3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29c5d80106284069"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0849a9c1d8d244a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R276dcfbef7884044" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29c5d80106284069" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b6b12308434911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0849a9c1d8d244a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,078</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>