--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c17872c77c4e3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf767f81db237477b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0849a9c1d8d244a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc278d0aa808402b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4b6b12308434911" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0849a9c1d8d244a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf12c9d883174b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc278d0aa808402b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>88,341</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,333</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>