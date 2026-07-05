--- v9 (2026-06-15)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf767f81db237477b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ce9c89a2184f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc278d0aa808402b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c5e37597eb4587"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf12c9d883174b21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc278d0aa808402b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90372f1ebef44952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c5e37597eb4587" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,381 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...329 lines deleted...]
-        <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,036</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,013</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,705</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>