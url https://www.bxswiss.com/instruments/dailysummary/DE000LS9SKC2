--- v10 (2026-07-05)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68ce9c89a2184f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f19e9b96434d81" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c5e37597eb4587"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0e0b77558242bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90372f1ebef44952" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c5e37597eb4587" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf217c41e23d47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0e0b77558242bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,256</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>