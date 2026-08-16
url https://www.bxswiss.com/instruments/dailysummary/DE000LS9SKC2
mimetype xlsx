--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3f19e9b96434d81" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2592ff035a4d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd0e0b77558242bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b13256592ed4211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raf217c41e23d47b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd0e0b77558242bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8306e8d24fbe434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b13256592ed4211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...134 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,909</x:t>
-[...426 lines deleted...]
-          <x:t>100,776</x:t>
+          <x:t>100,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>101,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>