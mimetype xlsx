--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3f2592ff035a4d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda493b03e0ba4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b13256592ed4211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0071fc7761144551"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8306e8d24fbe434d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b13256592ed4211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R053bbb2733d24ad6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0071fc7761144551" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Diagnostics Life Sciences</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SKC2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,657</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>