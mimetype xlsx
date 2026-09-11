--- v11 (2026-08-02)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94177e1f6cc4969" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6c52332b734571" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5504b22e604727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66fbb96dc26d42df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1970611493df4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5504b22e604727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254f76b19c5e497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66fbb96dc26d42df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...134 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,012</x:t>
-[...16 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>124,087</x:t>
-[...178 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,908</x:t>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,876</x:t>
-[...102 lines deleted...]
-          <x:t>123,638</x:t>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,703</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>123,830</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>