--- v12 (2026-09-11)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d6c52332b734571" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d797a241c3f4fcb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66fbb96dc26d42df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468fab00187c4c7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254f76b19c5e497d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66fbb96dc26d42df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d69ba2fa7ec4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468fab00187c4c7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,951</x:t>
-[...16 lines deleted...]
-          <x:t>12.08.2026</x:t>
+          <x:t>123,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>123,853</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,757</x:t>
-[...367 lines deleted...]
-          <x:t>123,849</x:t>
+          <x:t>123,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,795</x:t>
-[...124 lines deleted...]
-          <x:t>123,642</x:t>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,591</x:t>
-[...85 lines deleted...]
-          <x:t>123,357</x:t>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>