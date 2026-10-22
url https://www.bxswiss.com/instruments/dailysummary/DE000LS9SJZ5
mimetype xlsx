--- v13 (2026-10-02)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d797a241c3f4fcb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6e3767f93eb54015" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R468fab00187c4c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8972cf1368724bb0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6d69ba2fa7ec4151" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R468fab00187c4c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca082aa237774754" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8972cf1368724bb0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>123,849</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,795</x:t>
-[...92 lines deleted...]
-          <x:t>07.09.2026</x:t>
+          <x:t>123,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,693</x:t>
-[...495 lines deleted...]
-          <x:t>123,590</x:t>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,226</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>