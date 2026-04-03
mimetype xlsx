--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe3ac8ef82b2486f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66d47e2261b4d98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70decb03a73d4a98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd08c8f593724a75"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3861ce3a7e36447d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70decb03a73d4a98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbbe7fe4dbc41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd08c8f593724a75" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,246</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,327</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>