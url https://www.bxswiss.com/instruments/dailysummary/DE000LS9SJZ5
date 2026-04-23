--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb66d47e2261b4d98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9494ac8a737f4a64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd08c8f593724a75"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b131d727c641d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4dbbe7fe4dbc41c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd08c8f593724a75" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbce6a97a0704ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b131d727c641d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>