--- v6 (2026-04-23)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9494ac8a737f4a64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c7279107c34177" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3b131d727c641d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c08628d2d8e48dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbce6a97a0704ab9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3b131d727c641d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf883b8b6b34148a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c08628d2d8e48dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,037</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,822</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,446</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>