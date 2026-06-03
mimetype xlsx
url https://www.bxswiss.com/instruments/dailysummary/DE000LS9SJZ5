--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R72c7279107c34177" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a138f38dbd54dcc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6c08628d2d8e48dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c3b84a52914ed3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf883b8b6b34148a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6c08628d2d8e48dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1081d1edd7d459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c3b84a52914ed3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,211</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,497</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>