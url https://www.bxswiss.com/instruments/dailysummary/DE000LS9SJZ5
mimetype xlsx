--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a138f38dbd54dcc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c07bc768ab34e98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95c3b84a52914ed3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65378be6741e4a84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1081d1edd7d459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95c3b84a52914ed3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2980b23856424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65378be6741e4a84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,321</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>