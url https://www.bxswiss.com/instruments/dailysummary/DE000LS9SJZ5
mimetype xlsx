--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c07bc768ab34e98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3dfdb04419147b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65378be6741e4a84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e196d6e3ab41da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b2980b23856424c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65378be6741e4a84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90914966648a4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e196d6e3ab41da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...306 lines deleted...]
-          <x:t>123,353</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,304</x:t>
-[...106 lines deleted...]
-        <x:is>
           <x:t>123,268</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,247</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>