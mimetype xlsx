--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3dfdb04419147b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb94177e1f6cc4969" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42e196d6e3ab41da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e5504b22e604727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R90914966648a4a42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42e196d6e3ab41da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1970611493df4a78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e5504b22e604727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Enigma Team 123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJZ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...247 lines deleted...]
-          <x:t>123,483</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,621</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>123,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,762</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>123,894</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,786</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,889</x:t>
-[...188 lines deleted...]
-          <x:t>124,122</x:t>
+          <x:t>123,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,830</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>