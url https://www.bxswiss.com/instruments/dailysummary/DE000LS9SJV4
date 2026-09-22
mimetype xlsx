--- v13 (2026-09-01)
+++ v14 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83873ad2ae254630" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17569ca3c034b5d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42208f1f89834eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa7846abfc2242a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d2b398645844dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42208f1f89834eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0d45988c0f4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa7846abfc2242a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,985</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,759</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,726</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>