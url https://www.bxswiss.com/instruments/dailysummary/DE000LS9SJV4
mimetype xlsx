--- v14 (2026-09-22)
+++ v15 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb17569ca3c034b5d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ea32a0199042e6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa7846abfc2242a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8178af6579b14214"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc0d45988c0f4add" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa7846abfc2242a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce20da25862a432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8178af6579b14214" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,598</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>