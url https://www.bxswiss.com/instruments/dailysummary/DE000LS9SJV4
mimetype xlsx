--- v15 (2026-10-12)
+++ v16 (2026-11-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R73ea32a0199042e6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdccedd5164c44c3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8178af6579b14214"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R441dbc00133b49e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce20da25862a432a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8178af6579b14214" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d2f19b3d3b74aa4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R441dbc00133b49e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,047</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>