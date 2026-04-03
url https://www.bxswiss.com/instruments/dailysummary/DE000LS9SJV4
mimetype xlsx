--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3bc9caaeec164461" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693ca2732875496b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4702edf4a5ce4f01"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5eac0302b74341"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R475c85ef126841a4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4702edf4a5ce4f01" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49519479afd40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5eac0302b74341" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,494</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,957</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>