--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R693ca2732875496b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be9110686344c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b5eac0302b74341"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28326fb552f4333"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb49519479afd40c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b5eac0302b74341" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c71962b3d94a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28326fb552f4333" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,154</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,553</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>