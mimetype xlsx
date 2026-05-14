--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7be9110686344c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3fc2a8fd73419c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re28326fb552f4333"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35beef4548cc47eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf2c71962b3d94a7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re28326fb552f4333" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab540cbb6d54c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35beef4548cc47eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,203</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,856</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>