--- v8 (2026-05-14)
+++ v9 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3fc2a8fd73419c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2b15a6a79c4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35beef4548cc47eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra374ba000e644f9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ab540cbb6d54c9d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35beef4548cc47eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e77fb549f9648e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra374ba000e644f9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,222</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,496</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>