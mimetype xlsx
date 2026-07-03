--- v9 (2026-06-13)
+++ v10 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa2b15a6a79c4b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d5face445c47e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra374ba000e644f9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c6a082f9e547db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e77fb549f9648e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra374ba000e644f9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaec314879534779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c6a082f9e547db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...215 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>145,575</x:t>
-[...387 lines deleted...]
-          <x:t>143,189</x:t>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>