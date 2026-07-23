--- v10 (2026-07-03)
+++ v11 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15d5face445c47e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f93b3fabbd94fda" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50c6a082f9e547db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09960bd0947849ad"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raaec314879534779" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50c6a082f9e547db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f19fde93df4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09960bd0947849ad" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,274</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,166</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,737</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>