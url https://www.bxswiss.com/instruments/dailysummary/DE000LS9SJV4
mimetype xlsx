--- v11 (2026-07-23)
+++ v12 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f93b3fabbd94fda" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58440b382f76409c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09960bd0947849ad"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d3fe075fa3498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra5f19fde93df4efa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09960bd0947849ad" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5eac1011ffa461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d3fe075fa3498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,787</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,996</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>