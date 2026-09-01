--- v12 (2026-08-12)
+++ v13 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58440b382f76409c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R83873ad2ae254630" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1d3fe075fa3498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R42208f1f89834eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5eac1011ffa461c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1d3fe075fa3498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8d2b398645844dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R42208f1f89834eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Large Growth Opportunities</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJV4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,402</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,741</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,807</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>