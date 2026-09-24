--- v13 (2026-09-04)
+++ v14 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe35a6eae8c647b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc5b60577d14f59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a99c964a624813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046cb293611d4b68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c42a49fe574da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a99c964a624813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf87591791484bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046cb293611d4b68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>97,568</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,146</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,363</x:t>
-[...431 lines deleted...]
-          <x:t>99,013</x:t>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,856</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>