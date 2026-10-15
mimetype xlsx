--- v14 (2026-09-24)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4bc5b60577d14f59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6244b6b4464f26" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R046cb293611d4b68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722d22d92f5f4612"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbf87591791484bda" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R046cb293611d4b68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f778e0d14a4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722d22d92f5f4612" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,819</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,022</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>