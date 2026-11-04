--- v15 (2026-10-15)
+++ v16 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6244b6b4464f26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fddb5eadfac40c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R722d22d92f5f4612"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9dc3ecbf41d44882"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf3f778e0d14a4b4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R722d22d92f5f4612" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0e0ce0298954d49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9dc3ecbf41d44882" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...377 lines deleted...]
-          <x:t>02.10.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,515</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>94,794</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>