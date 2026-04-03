--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44b1f34fd5114970" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c9fb21e52c40ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7322082a3726407c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90a7517b28b4d42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ca5cfc2a2b14d45" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7322082a3726407c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727792b36b4b44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90a7517b28b4d42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...4 lines deleted...]
-          <x:t>104,374</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>104,097</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>101,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,972</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,323</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,424</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>