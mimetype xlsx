--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5c9fb21e52c40ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa92b9fc9944426" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc90a7517b28b4d42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb964ffe7ddef438e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R727792b36b4b44e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc90a7517b28b4d42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf771ac8e51d8430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb964ffe7ddef438e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,673</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,368</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>