--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fa92b9fc9944426" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b4c6b8dd0440ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb964ffe7ddef438e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cec7d4e29684351"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf771ac8e51d8430c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb964ffe7ddef438e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f601df95a149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cec7d4e29684351" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,419 +149,68 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>97,627</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,690</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,731</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,784</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,784</x:t>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>