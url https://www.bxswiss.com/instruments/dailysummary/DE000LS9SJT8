--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33b4c6b8dd0440ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f5da90f3ed497b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cec7d4e29684351"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf599c8c885a46f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5f601df95a149de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cec7d4e29684351" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa9f9dd93f54712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf599c8c885a46f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,087</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,771</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>