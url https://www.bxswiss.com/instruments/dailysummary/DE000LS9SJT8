--- v9 (2026-06-03)
+++ v10 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75f5da90f3ed497b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb248ccec68e469a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf599c8c885a46f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1d4566bb57476b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8aa9f9dd93f54712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf599c8c885a46f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf946b91a38694599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1d4566bb57476b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>99,771</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,518</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>