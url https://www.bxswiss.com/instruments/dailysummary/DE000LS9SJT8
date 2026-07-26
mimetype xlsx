--- v10 (2026-07-05)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb248ccec68e469a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cca9daf98594bc3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d1d4566bb57476b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7b3bc5861f4946"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf946b91a38694599" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d1d4566bb57476b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833a637ca17f474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7b3bc5861f4946" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,347</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>