--- v11 (2026-07-26)
+++ v12 (2026-08-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cca9daf98594bc3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb49d06b1d6a45db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e7b3bc5861f4946"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f5ad71730842d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R833a637ca17f474a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e7b3bc5861f4946" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac2f1f1acab4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f5ad71730842d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...360 lines deleted...]
-          <x:t>94,793</x:t>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,753</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>94,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,449</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>