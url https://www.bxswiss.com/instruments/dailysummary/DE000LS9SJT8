--- v12 (2026-08-15)
+++ v13 (2026-09-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdb49d06b1d6a45db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe35a6eae8c647b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f5ad71730842d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4a99c964a624813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ac2f1f1acab4aae" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f5ad71730842d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c42a49fe574da3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4a99c964a624813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Scheier Investment</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJT8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,257</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,763</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,732</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,044</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>