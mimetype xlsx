--- v4 (2026-03-14)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1a1cc494b184bdb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ca642e1d8d4c8c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0130e8561b2b4223"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4463696fa6044608"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d4bba0dcae94df0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0130e8561b2b4223" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d13ef56e465498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4463696fa6044608" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>146,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,422</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,429</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,000</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>