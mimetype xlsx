--- v5 (2026-04-04)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc1ca642e1d8d4c8c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e329c6d6b04384" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4463696fa6044608"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74590526943f44d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d13ef56e465498b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4463696fa6044608" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb2cc45668345ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74590526943f44d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,998</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,904</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,254</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>