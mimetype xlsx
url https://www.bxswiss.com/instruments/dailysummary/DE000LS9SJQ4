--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5e329c6d6b04384" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8b46d5d2cf4e3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74590526943f44d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra532b20cebb54df2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbb2cc45668345ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74590526943f44d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecc8ac18888465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra532b20cebb54df2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,231</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,293</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,253</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>