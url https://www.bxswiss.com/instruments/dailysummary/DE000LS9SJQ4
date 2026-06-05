--- v7 (2026-05-14)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rde8b46d5d2cf4e3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875c6c62fd64497e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra532b20cebb54df2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cab16a51254b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1ecc8ac18888465c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra532b20cebb54df2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66813e14cbbf4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cab16a51254b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,809</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>