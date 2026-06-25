--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875c6c62fd64497e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73e5ad4aaa84860" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cab16a51254b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d499f83b4841d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66813e14cbbf4faf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cab16a51254b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb356139665ef4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d499f83b4841d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,927</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,626</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>