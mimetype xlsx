--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra73e5ad4aaa84860" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab76c7451aa4978" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf4d499f83b4841d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d36a67ea95491f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb356139665ef4a1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf4d499f83b4841d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7bd1ecf9644437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d36a67ea95491f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,808</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,946</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,967</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>