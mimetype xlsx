--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ab76c7451aa4978" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b49124d88fe4577" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52d36a67ea95491f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26aad6ea04404e24"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff7bd1ecf9644437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52d36a67ea95491f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaf7cf2ba5541d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26aad6ea04404e24" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,733</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,992</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,747</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,007</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>