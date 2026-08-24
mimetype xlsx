--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b49124d88fe4577" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a77e99995594100" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26aad6ea04404e24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9b0a887a5e417b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfbaf7cf2ba5541d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26aad6ea04404e24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a79392799b42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9b0a887a5e417b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,006</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,879</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>