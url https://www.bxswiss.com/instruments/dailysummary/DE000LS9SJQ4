--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a77e99995594100" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63739938824348f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a9b0a887a5e417b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77c8705519248e7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64a79392799b42a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a9b0a887a5e417b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e713204b44912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77c8705519248e7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,081</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>