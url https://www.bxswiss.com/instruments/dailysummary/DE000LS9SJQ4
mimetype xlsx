--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63739938824348f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89885fae9644664" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd77c8705519248e7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2b52e2cde54340"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e713204b44912" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd77c8705519248e7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e09e6efe9945fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2b52e2cde54340" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>164,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,144</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,599</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,534</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,478</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>