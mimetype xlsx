--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb89885fae9644664" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03feef7d75484221" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d2b52e2cde54340"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R117835ee071c4b23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20e09e6efe9945fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d2b52e2cde54340" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5a6916180c54d02" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R117835ee071c4b23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Matrix-Momentum</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJQ4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,057</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,371</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>