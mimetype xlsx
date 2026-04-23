--- v5 (2026-03-14)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6c8bb0c9f54421f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783cd3bfc8dc44d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R821c9e4e0fc24056"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6df2cbf2c7e42f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dde754c6c3c4bf4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R821c9e4e0fc24056" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d11a30eb6b14b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6df2cbf2c7e42f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders and Newcomers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...198 lines deleted...]
-          <x:t>121,115</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,639</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...364 lines deleted...]
-          <x:t>121,658</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>121,220</x:t>
-[...58 lines deleted...]
-          <x:t>121,105</x:t>
+          <x:t>123,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,884</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>