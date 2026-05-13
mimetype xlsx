--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R783cd3bfc8dc44d1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1cf6a1e0c8c4cc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6df2cbf2c7e42f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02eafc1126314827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d11a30eb6b14b3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6df2cbf2c7e42f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec87de1cdc84ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02eafc1126314827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders and Newcomers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,256</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,296</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>