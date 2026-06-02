--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1cf6a1e0c8c4cc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbb6c4768e44430" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02eafc1126314827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26704f2f92204e3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reec87de1cdc84ffb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02eafc1126314827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f796c6b31d4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26704f2f92204e3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders and Newcomers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,777</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>