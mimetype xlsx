--- v8 (2026-06-02)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbb6c4768e44430" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384402502702468b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26704f2f92204e3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284b78e0dc204e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51f796c6b31d4d71" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26704f2f92204e3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4200311a4af14772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284b78e0dc204e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders and Newcomers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>