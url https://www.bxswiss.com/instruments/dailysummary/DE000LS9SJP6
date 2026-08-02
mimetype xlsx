--- v9 (2026-06-23)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384402502702468b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c324614b6f44c68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R284b78e0dc204e15"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142109e007504d6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4200311a4af14772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R284b78e0dc204e15" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216cf09f327d4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142109e007504d6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders and Newcomers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...559 lines deleted...]
-          <x:t>138,585</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>