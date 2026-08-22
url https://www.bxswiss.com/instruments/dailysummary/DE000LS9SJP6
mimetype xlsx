--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c324614b6f44c68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554f554122284c7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R142109e007504d6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707b9f3ec2f44f4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R216cf09f327d4a07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R142109e007504d6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2c17a859c34360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707b9f3ec2f44f4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders and Newcomers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,346</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>