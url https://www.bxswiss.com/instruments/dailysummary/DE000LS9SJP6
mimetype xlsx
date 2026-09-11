--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R554f554122284c7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bd915209954c44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R707b9f3ec2f44f4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a076003da61420a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc2c17a859c34360" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R707b9f3ec2f44f4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0894a856174e4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a076003da61420a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders and Newcomers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,844</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,492</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>147,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>