--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R88bd915209954c44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb917cac6d4464a13" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a076003da61420a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ded096326c491c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0894a856174e4d08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a076003da61420a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1465f54cd42a4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ded096326c491c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders and Newcomers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,183</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>149,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>148,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>