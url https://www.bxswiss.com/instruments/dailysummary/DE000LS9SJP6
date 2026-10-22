--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb917cac6d4464a13" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65f2533543574546" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43ded096326c491c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd420e3d181184403"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1465f54cd42a4b43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43ded096326c491c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa9f780a112643b4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd420e3d181184403" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Global Leaders and Newcomers</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJP6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,942</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>