--- v12 (2026-08-22)
+++ v13 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded42f2df4ec4e9d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4f23adb2384b2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780a631ad99944e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ac9b4fa6374d3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b8f0b72dcb4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780a631ad99944e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4739b6f0804b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ac9b4fa6374d3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>135,503</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,809</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,210</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>