--- v13 (2026-09-23)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd4f23adb2384b2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f85ac97843f4406" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5ac9b4fa6374d3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67453b6d3e06415b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6e4739b6f0804b49" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5ac9b4fa6374d3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R147b6bfafb9545f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67453b6d3e06415b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,563</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,852</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,169</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>