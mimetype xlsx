--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4e401629b5044fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6574d223ccb4684" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R602af9b7425e4a3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1466122925714797"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf90470837dc4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R602af9b7425e4a3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a6df763ac24a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1466122925714797" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,278</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,601</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>