--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6574d223ccb4684" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f576a03eb814cb6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1466122925714797"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4e94af5a06430d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4a6df763ac24a4b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1466122925714797" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3e52c8c19e4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4e94af5a06430d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,358</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,824</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>