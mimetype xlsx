--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f576a03eb814cb6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra818a56a88c9448f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfe4e94af5a06430d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca12ba274dd44d65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb3e52c8c19e4ed8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfe4e94af5a06430d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5cf60f47a1405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca12ba274dd44d65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,068</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,824</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>