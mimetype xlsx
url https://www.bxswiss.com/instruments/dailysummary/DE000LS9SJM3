--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra818a56a88c9448f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f0b43a317b48e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca12ba274dd44d65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7480ea500815446d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf5cf60f47a1405a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca12ba274dd44d65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be18e60ffab4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7480ea500815446d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,866</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>