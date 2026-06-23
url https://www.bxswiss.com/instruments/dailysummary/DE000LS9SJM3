--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R35f0b43a317b48e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37df002f5d474b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7480ea500815446d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df42706ca00450a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4be18e60ffab4f97" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7480ea500815446d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988efc3164144fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df42706ca00450a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,258</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>144,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,758</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>