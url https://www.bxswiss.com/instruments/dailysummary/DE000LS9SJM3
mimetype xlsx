--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37df002f5d474b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd3096c798a43c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9df42706ca00450a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52de4d364bba4da8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R988efc3164144fb3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9df42706ca00450a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38d54934fb14fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52de4d364bba4da8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,748</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>