--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd3096c798a43c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e607bb178674951" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52de4d364bba4da8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbdfba7d277c457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf38d54934fb14fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52de4d364bba4da8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7af3e35f05b4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbdfba7d277c457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>140,983</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>140,748</x:t>
-[...539 lines deleted...]
-          <x:t>137,040</x:t>
+          <x:t>138,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,445</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>