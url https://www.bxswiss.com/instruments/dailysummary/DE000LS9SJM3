--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e607bb178674951" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded42f2df4ec4e9d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbdfba7d277c457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R780a631ad99944e3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7af3e35f05b4f2d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbdfba7d277c457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5b8f0b72dcb4d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R780a631ad99944e3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Nachhaltig 1-2-3</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJM3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>138,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>136,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,832</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,179</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,503</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>