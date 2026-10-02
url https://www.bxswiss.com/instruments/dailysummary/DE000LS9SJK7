--- v10 (2026-09-12)
+++ v11 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25c724a9fc4435c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0411e88a4bc44a52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddf434bb44e4dbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1cf00ef5ff40cf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016df17d3b5642b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddf434bb44e4dbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc71d37330e84356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1cf00ef5ff40cf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,903</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,775</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,572</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,877</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>