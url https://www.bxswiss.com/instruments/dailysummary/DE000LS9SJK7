--- v11 (2026-10-02)
+++ v12 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0411e88a4bc44a52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5bb63131f1e44216" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3c1cf00ef5ff40cf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R762443892a994e15"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc71d37330e84356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3c1cf00ef5ff40cf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86ac8f8db7d34685" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R762443892a994e15" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,902</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,822</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,113</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>