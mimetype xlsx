--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6826b3a91c9549dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad77bb5873846c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981de0b8a1b445b0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14fad7c4c5514986"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e8864261de9403a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981de0b8a1b445b0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfff87dde0814ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14fad7c4c5514986" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>108,271</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,484</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>