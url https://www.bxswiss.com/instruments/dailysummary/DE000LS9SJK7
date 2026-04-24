--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ad77bb5873846c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ccbf5c7532481b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14fad7c4c5514986"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1696420fb4e44b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbfff87dde0814ccf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14fad7c4c5514986" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499a8ff7d8f5438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1696420fb4e44b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>