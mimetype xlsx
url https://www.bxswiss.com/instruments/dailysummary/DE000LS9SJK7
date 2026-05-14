--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32ccbf5c7532481b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60bca159b104bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1696420fb4e44b84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c1beef9ded4b7b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R499a8ff7d8f5438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1696420fb4e44b84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d161d09c81349f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c1beef9ded4b7b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,286</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,907</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>