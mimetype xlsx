--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc60bca159b104bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf28f78a09a4b53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1c1beef9ded4b7b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cb1cccbb314fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d161d09c81349f2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1c1beef9ded4b7b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb904cfd7924432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cb1cccbb314fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,678</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,611</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,513</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>