--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cf28f78a09a4b53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbe31b218b342ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66cb1cccbb314fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6db20c0af6405d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bb904cfd7924432" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66cb1cccbb314fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311014eeacba4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6db20c0af6405d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,282</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>114,765</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>