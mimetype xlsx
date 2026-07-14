--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7fbe31b218b342ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26616ed0fb124b8d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5e6db20c0af6405d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R577bc5e7376948e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R311014eeacba4ef3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5e6db20c0af6405d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f71e83126454259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R577bc5e7376948e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,413</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>