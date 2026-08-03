--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26616ed0fb124b8d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61fa260a180487f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R577bc5e7376948e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf458cef9a98468d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f71e83126454259" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R577bc5e7376948e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867c3c0a3b774f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf458cef9a98468d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...122 lines deleted...]
-          <x:t>122,197</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>125,063</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>