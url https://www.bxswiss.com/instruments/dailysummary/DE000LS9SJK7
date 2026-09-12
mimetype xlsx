--- v9 (2026-08-03)
+++ v10 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra61fa260a180487f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd25c724a9fc4435c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf458cef9a98468d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reddf434bb44e4dbe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R867c3c0a3b774f23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf458cef9a98468d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R016df17d3b5642b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reddf434bb44e4dbe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GABL TRUST</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJK7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...311 lines deleted...]
-          <x:t>121,888</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,326</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>117,897</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>