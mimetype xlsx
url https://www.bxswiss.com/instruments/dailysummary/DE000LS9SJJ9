--- v13 (2026-09-13)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff3996221af430c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d83e23fa854b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930f5ca9c77b458d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f04113df4d544e5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafb3141516d464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930f5ca9c77b458d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf344b5c4b8014b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f04113df4d544e5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,835</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,917</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>286,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,701</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>