--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d83e23fa854b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a746abc34bf4941" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f04113df4d544e5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2849366324a4ac8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf344b5c4b8014b84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f04113df4d544e5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9333b64b7dfb4863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2849366324a4ac8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>295,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,708</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,063</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>305,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>315,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>305,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>