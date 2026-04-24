--- v5 (2026-03-14)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra94bbf22b56b4c3a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1be25e6d53e48d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R92df84648f434e19"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51990fe8148a462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7b8ec0411da4e1b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R92df84648f434e19" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d8e6e724464c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51990fe8148a462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>246,747</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>