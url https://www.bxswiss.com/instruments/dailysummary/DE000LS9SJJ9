--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1be25e6d53e48d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e5b0030a49483f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51990fe8148a462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb9ee0a7c9a4514"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77d8e6e724464c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51990fe8148a462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87a3c05f42846a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb9ee0a7c9a4514" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,562</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,152</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,609</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>