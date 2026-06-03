--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R01e5b0030a49483f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59a1e36925d42d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbb9ee0a7c9a4514"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7402455c9e374ac6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd87a3c05f42846a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbb9ee0a7c9a4514" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa3f991c18543de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7402455c9e374ac6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,538</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>287,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,356</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>