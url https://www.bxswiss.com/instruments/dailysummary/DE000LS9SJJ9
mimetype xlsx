--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59a1e36925d42d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcdae394e1e464b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7402455c9e374ac6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e56bf47508e4a7e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa3f991c18543de" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7402455c9e374ac6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd679a0c93bbb4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e56bf47508e4a7e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,411</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>284,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,787</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,378</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,291</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>