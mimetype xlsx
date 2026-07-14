--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dcdae394e1e464b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bef37b16cc452c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e56bf47508e4a7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fc7263fb02483d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd679a0c93bbb4bfb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e56bf47508e4a7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7758ac31ec4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fc7263fb02483d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,361</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>