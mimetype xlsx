--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re3bef37b16cc452c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4ee6b42da348f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30fc7263fb02483d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701e7400e6ac4903"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c7758ac31ec4da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30fc7263fb02483d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df92dd9ca674895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701e7400e6ac4903" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>264,042</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>275,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>