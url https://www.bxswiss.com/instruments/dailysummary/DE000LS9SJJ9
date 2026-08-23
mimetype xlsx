--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f4ee6b42da348f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra235d2ad3cd84302" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R701e7400e6ac4903"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce9606fc7375433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6df92dd9ca674895" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R701e7400e6ac4903" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac73c08b1b543f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce9606fc7375433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,653</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,418</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>266,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>267,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,418</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>