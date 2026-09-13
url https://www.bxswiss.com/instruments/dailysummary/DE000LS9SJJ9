--- v12 (2026-08-23)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra235d2ad3cd84302" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ff3996221af430c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce9606fc7375433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R930f5ca9c77b458d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reac73c08b1b543f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce9606fc7375433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbafb3141516d464a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R930f5ca9c77b458d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value and Growth Megatrends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJJ9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...328 lines deleted...]
-          <x:t>289,111</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>288,502</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>292,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,596</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>