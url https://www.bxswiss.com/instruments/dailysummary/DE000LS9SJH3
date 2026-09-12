--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0ae028fd2d436c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53c783eeda14d89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7587c6fc7a48df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98fb55fd57a4966"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra661f8b018f9437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7587c6fc7a48df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8845f19674b84717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98fb55fd57a4966" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,893</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,762</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,322</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,417</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,534</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>