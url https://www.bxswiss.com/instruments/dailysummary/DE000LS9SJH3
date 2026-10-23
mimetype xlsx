--- v13 (2026-09-12)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra53c783eeda14d89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f952578247341ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re98fb55fd57a4966"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9fea4e1fdf754b20"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8845f19674b84717" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re98fb55fd57a4966" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd07170de808a4b17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9fea4e1fdf754b20" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...640 lines deleted...]
-          <x:t>192,534</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,399</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>