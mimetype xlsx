--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ddde7aa14634460" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2de18998eca4fe5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R55c03e2e48634daf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e584933f6c4c06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e8389614a6d47cb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R55c03e2e48634daf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb13a46aeb3b48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e584933f6c4c06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...122 lines deleted...]
-          <x:t>141,201</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,363</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...509 lines deleted...]
-          <x:t>141,637</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,243</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>