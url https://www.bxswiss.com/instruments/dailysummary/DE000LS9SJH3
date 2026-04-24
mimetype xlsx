--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2de18998eca4fe5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1945b7e5f9e84504" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87e584933f6c4c06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2132052a7c004c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb13a46aeb3b48c2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87e584933f6c4c06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8408885627a64ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2132052a7c004c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,195</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>143,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>145,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,283</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>