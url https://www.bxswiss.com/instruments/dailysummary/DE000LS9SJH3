--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1945b7e5f9e84504" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9c1e48cad2460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2132052a7c004c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620c1a5fdc7e4591"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8408885627a64ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2132052a7c004c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b7663e63774763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620c1a5fdc7e4591" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>151,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,093</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,560</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,017</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,753</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,324</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>