--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd9c1e48cad2460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975bee6c723146d9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R620c1a5fdc7e4591"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04f0d9954c7461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91b7663e63774763" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R620c1a5fdc7e4591" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c035c833ca4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04f0d9954c7461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,118</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>