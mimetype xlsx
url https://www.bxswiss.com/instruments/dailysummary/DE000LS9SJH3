--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R975bee6c723146d9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189fb500368f46eb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf04f0d9954c7461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9fc51576c3422d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19c035c833ca4d95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf04f0d9954c7461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8c4c8cc1b34091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9fc51576c3422d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,276</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,583</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,576</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>