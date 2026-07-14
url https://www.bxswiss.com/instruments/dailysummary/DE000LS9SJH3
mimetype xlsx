--- v9 (2026-06-23)
+++ v10 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R189fb500368f46eb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b1d011d6ca4d12" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b9fc51576c3422d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce80b1fa4934ed4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb8c4c8cc1b34091" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b9fc51576c3422d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb91116292bf4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce80b1fa4934ed4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>184,389</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,104</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,991</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>184,090</x:t>
-[...48 lines deleted...]
-          <x:t>183,073</x:t>
+          <x:t>184,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.05.2026</x:t>
-[...478 lines deleted...]
-          <x:t>185,576</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>