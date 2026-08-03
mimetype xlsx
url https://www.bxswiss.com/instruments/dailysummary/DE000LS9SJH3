--- v10 (2026-07-14)
+++ v11 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39b1d011d6ca4d12" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ae80ddf4524716" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ce80b1fa4934ed4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859196d68b1f405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb91116292bf4c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ce80b1fa4934ed4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44c7de16a4448ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859196d68b1f405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,439</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,286</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,943</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>