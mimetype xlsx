--- v11 (2026-08-03)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5ae80ddf4524716" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e0ae028fd2d436c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R859196d68b1f405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7f7587c6fc7a48df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf44c7de16a4448ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R859196d68b1f405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra661f8b018f9437d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7f7587c6fc7a48df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>CASABLOGCOMMUNITY</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SJH3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,472</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,851</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>