--- v4 (2026-02-21)
+++ v5 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e2f3f07ab2b4f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97738b83ee3a4441" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R836b9600545c4be2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201f4ae1215a4b21"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c186169f3fe40f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R836b9600545c4be2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179e805d07204478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201f4ae1215a4b21" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>82,774</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,258</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>