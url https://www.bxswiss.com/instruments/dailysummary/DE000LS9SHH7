--- v5 (2026-04-04)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97738b83ee3a4441" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55eb047301904db7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R201f4ae1215a4b21"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559774e997a84b41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R179e805d07204478" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R201f4ae1215a4b21" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a9fe26973c4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559774e997a84b41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,213</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,047</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>