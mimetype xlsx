--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55eb047301904db7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e7364df3894b74" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R559774e997a84b41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc77a929b0c4a65"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a9fe26973c4582" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R559774e997a84b41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fc590f16a84194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc77a929b0c4a65" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,299</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>