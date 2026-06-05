--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R05e7364df3894b74" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a3d8c53a1d49fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbbc77a929b0c4a65"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5eedbc626b4350"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19fc590f16a84194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbbc77a929b0c4a65" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4a33a8beec4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5eedbc626b4350" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,969</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>