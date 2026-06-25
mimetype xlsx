--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra5a3d8c53a1d49fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245d28b07c5d4691" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f5eedbc626b4350"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc416c5a458b46f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb4a33a8beec4af2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f5eedbc626b4350" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ccca22c878744c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc416c5a458b46f8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,320</x:t>
@@ -764,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,056</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>