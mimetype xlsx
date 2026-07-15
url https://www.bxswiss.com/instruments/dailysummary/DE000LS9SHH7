--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R245d28b07c5d4691" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf080de6d86144d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc416c5a458b46f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f7d7508bda419e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ccca22c878744c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc416c5a458b46f8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2acff98cded24127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f7d7508bda419e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,873</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,412</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>