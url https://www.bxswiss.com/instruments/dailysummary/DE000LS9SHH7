--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf080de6d86144d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c81e08c75644e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R43f7d7508bda419e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a6914dbc2143f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2acff98cded24127" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R43f7d7508bda419e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167b2feb10c84df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a6914dbc2143f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,590</x:t>
@@ -737,31 +312,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>