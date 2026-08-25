--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11c81e08c75644e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc46bd9716d2495c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a6914dbc2143f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d42205ded5746b4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R167b2feb10c84df3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a6914dbc2143f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b0f380be8743e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d42205ded5746b4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,458 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,823</x:t>
@@ -717,31 +319,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,548</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,716</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>