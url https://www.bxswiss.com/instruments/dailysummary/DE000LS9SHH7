--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc46bd9716d2495c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb56edec5f8648bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d42205ded5746b4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8141cdf5f09e4813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30b0f380be8743e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d42205ded5746b4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b94bd9700a47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8141cdf5f09e4813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...190 lines deleted...]
-          <x:t>96,829</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,130</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...231 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,959</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,457</x:t>
@@ -697,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,748</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>