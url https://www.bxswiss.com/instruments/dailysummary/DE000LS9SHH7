--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb56edec5f8648bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red02320397f74bbe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8141cdf5f09e4813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfaeb74a1014bd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73b94bd9700a47d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8141cdf5f09e4813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e37df98bca2459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfaeb74a1014bd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,141</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,648</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>