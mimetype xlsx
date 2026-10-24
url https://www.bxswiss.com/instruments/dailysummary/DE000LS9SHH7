--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red02320397f74bbe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R20eb214924244a9e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2dfaeb74a1014bd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2196cd026fcc49cd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e37df98bca2459b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2dfaeb74a1014bd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rad10b599816e4286" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2196cd026fcc49cd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>New Green World</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHH7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,744</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,816</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,692</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,288</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,766</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>