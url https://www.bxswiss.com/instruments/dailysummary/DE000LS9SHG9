--- v12 (2026-09-14)
+++ v13 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51705ade28b4ae2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdbad18457d4d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3a93d560dc4656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148ecee00e3e4f6b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf569f421808741a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3a93d560dc4656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e94db57b0f24c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148ecee00e3e4f6b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE TECH 2050 Vision Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,308 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...256 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,553</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -617,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>