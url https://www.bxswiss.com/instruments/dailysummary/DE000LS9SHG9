--- v13 (2026-10-04)
+++ v14 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fdbad18457d4d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ce7f3590d7c45cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R148ecee00e3e4f6b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe0c3ed030a044ae"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e94db57b0f24c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R148ecee00e3e4f6b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ab29b4543854f58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe0c3ed030a044ae" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE TECH 2050 Vision Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...36 lines deleted...]
-          <x:t>37,400</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,153</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>37,178</x:t>
-[...566 lines deleted...]
-          <x:t>35,744</x:t>
+          <x:t>36,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,338</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>