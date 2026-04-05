--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f3821917e94c33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea17699568b4e54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rce85b272509b4238"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4837f4c2bcf4fc0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R829459254f934e76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rce85b272509b4238" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b0140c5f50449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4837f4c2bcf4fc0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE TECH 2050 Vision Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,648</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,429</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,173</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,996</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>