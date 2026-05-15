--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbea17699568b4e54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f6763907e746c7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4837f4c2bcf4fc0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bf4b21272f41c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84b0140c5f50449b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4837f4c2bcf4fc0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fea3dd766144da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bf4b21272f41c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE TECH 2050 Vision Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...176 lines deleted...]
-          <x:t>39,349</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,089</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>38,024</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>