--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89f6763907e746c7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1321d7fe8e34f72" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2bf4b21272f41c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff8b2490d1348a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fea3dd766144da6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2bf4b21272f41c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2a699cfb2e4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff8b2490d1348a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE TECH 2050 Vision Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,366</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,392</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>