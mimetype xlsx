--- v8 (2026-06-13)
+++ v9 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1321d7fe8e34f72" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59fbd1df72d4dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ff8b2490d1348a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767420a5c2c4426e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2a699cfb2e4a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ff8b2490d1348a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285431ea5f734059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767420a5c2c4426e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE TECH 2050 Vision Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>41,650</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,195</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>41,179</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,300</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>