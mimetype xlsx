--- v9 (2026-07-15)
+++ v10 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf59fbd1df72d4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac28f14249e4bc2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R767420a5c2c4426e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624ef40c242d4234"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R285431ea5f734059" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R767420a5c2c4426e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454ae9574f394aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624ef40c242d4234" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE TECH 2050 Vision Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,204</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>