--- v10 (2026-08-04)
+++ v11 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdac28f14249e4bc2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b126ffe789849de" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R624ef40c242d4234"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0b4a640c884cce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454ae9574f394aca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R624ef40c242d4234" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b7b76fb1c9d4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0b4a640c884cce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE TECH 2050 Vision Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,108</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,172</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,179</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>