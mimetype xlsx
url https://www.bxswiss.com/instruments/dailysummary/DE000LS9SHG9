--- v11 (2026-08-24)
+++ v12 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8b126ffe789849de" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re51705ade28b4ae2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a0b4a640c884cce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a3a93d560dc4656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b7b76fb1c9d4656" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a0b4a640c884cce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf569f421808741a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a3a93d560dc4656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>FUTURE TECH 2050 Vision Zukunft</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SHG9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,499 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,652</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,788</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>