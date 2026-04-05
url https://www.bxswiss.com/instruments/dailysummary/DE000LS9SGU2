--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2190a4675dcb440f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d2a1cdd480442a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08da39aabe2f4cd2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476d0ff90ebd408a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R43a5844a58eb4493" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08da39aabe2f4cd2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec43988f00249b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476d0ff90ebd408a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,657</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,937</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,419</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,344</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>