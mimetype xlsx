--- v5 (2026-04-05)
+++ v6 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77d2a1cdd480442a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcaf89d615e400b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476d0ff90ebd408a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc944ba5bf8304552"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ec43988f00249b8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476d0ff90ebd408a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177df6fe3939497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc944ba5bf8304552" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,860</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>