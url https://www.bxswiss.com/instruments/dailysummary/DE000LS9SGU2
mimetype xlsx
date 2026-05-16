--- v6 (2026-04-26)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fcaf89d615e400b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470d096d668d426d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc944ba5bf8304552"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f4878f875248bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R177df6fe3939497e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc944ba5bf8304552" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539646e58cbf4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f4878f875248bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,351</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,066</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,629</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,311</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>