--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470d096d668d426d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd813df2d454599" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R06f4878f875248bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4d7059ec934ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R539646e58cbf4ef9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R06f4878f875248bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36403b54e6b541bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4d7059ec934ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,417</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,123</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>