--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cd813df2d454599" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3daf299206ca42ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e4d7059ec934ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdcc5579b6a4103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36403b54e6b541bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e4d7059ec934ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4256fde9ed58462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdcc5579b6a4103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>177,289</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,869</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,418</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,949</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,791</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>175,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,507</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,357</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>