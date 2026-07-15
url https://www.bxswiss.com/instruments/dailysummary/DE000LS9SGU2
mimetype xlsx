--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3daf299206ca42ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16eebaabeaf47bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bdcc5579b6a4103"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b9b4f5612b421a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4256fde9ed58462e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bdcc5579b6a4103" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379332ccc7ed4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b9b4f5612b421a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,170</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>