--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra16eebaabeaf47bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805d662d24a84c8b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5b9b4f5612b421a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a6f099c2414723"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R379332ccc7ed4990" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5b9b4f5612b421a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c5f47249174e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a6f099c2414723" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...350 lines deleted...]
-          <x:t>02.07.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>175,401</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>174,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,933</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,764</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>