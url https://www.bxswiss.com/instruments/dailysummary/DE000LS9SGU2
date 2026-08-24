--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R805d662d24a84c8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra757add7f95b4ced" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb9a6f099c2414723"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66da415d9e2549d7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14c5f47249174e31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb9a6f099c2414723" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3bb5c79d434ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66da415d9e2549d7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...350 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...227 lines deleted...]
-          <x:t>181,764</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,228</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>