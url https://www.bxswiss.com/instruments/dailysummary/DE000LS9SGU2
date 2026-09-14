--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra757add7f95b4ced" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785eb48bb2e148ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66da415d9e2549d7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a52227130247dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbe3bb5c79d434ea8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66da415d9e2549d7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afa5c2f46a0482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a52227130247dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,53 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,099</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>188,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,522</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,691</x:t>
@@ -737,31 +339,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,666</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,888</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>