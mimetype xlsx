--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R785eb48bb2e148ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb1ea3f70d24ce8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb0a52227130247dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2586f3e17bb4e3e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3afa5c2f46a0482c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb0a52227130247dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4fb3425fcc24f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2586f3e17bb4e3e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,686</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,658</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,686</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>193,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,573</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>