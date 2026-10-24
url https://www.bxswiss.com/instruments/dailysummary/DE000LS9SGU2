--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcb1ea3f70d24ce8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1712931075f84514" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re2586f3e17bb4e3e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R487502a37c60492e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4fb3425fcc24f68" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re2586f3e17bb4e3e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63c0889e503f4955" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R487502a37c60492e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Fair Value Calculator</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGU2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,427</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,401</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,219</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,803</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>