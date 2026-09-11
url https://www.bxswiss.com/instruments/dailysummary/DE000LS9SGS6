--- v12 (2026-08-02)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201583c8ecd6407e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee259245d5e45c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab4c4c966ba43ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b98f5c725ac4d4e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd698f5686b7f4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab4c4c966ba43ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7060778875da493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b98f5c725ac4d4e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...613 lines deleted...]
-          <x:t>419,335</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>