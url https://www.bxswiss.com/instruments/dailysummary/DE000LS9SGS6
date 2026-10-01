--- v13 (2026-09-11)
+++ v14 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ee259245d5e45c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0890f67f1244368" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b98f5c725ac4d4e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50dda8725aaa4760"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7060778875da493a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b98f5c725ac4d4e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba8fa8a9a5f4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50dda8725aaa4760" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>431,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>430,151</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,527</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>