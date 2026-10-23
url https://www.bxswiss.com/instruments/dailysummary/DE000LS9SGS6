--- v14 (2026-10-01)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra0890f67f1244368" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf1cc9d504b4bea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50dda8725aaa4760"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40b5422072394209"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfba8fa8a9a5f4a9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50dda8725aaa4760" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c02c79c0836496a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40b5422072394209" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>428,782</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,094</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>432,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>434,929</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>435,048</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...138 lines deleted...]
-          <x:t>14.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>433,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>433,964</x:t>
-[...360 lines deleted...]
-          <x:t>432,527</x:t>
+          <x:t>436,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>424,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>