--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R065bede0a83e42b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e07ae4195374168" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b15ee366b6f461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd394a5f2c2184bea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8829fd9d277e4cf1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b15ee366b6f461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7445ac21594116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd394a5f2c2184bea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...387 lines deleted...]
-          <x:t>387,783</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>386,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>384,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>382,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>379,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>386,304</x:t>
-[...242 lines deleted...]
-          <x:t>378,836</x:t>
+          <x:t>381,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>385,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>383,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>379,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>380,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>376,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>381,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>378,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>377,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>373,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>368,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>369,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,492</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>