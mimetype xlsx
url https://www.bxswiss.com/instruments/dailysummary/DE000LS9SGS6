--- v6 (2026-04-04)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e07ae4195374168" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9227bb03edd54af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd394a5f2c2184bea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2c73d2469346ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c7445ac21594116" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd394a5f2c2184bea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28de496d671e4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2c73d2469346ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>380,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>368,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>376,026</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>367,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>375,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>366,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>374,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>367,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>375,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>366,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>374,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>394,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>393,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>396,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,829</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>398,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>401,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>403,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>402,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>408,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>410,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>407,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>409,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>412,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>411,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>413,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>414,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>415,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>428,812</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>