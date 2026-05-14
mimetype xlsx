--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9227bb03edd54af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1457e62f29a84d3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1c2c73d2469346ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0b2d15c0ac4773"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R28de496d671e4e5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1c2c73d2469346ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2eda7fb9f1414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0b2d15c0ac4773" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,868</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>398,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>401,450</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>429,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>422,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>428,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,839</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,976</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>