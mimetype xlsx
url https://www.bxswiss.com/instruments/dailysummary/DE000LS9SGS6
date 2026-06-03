--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1457e62f29a84d3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7f7875108f49c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c0b2d15c0ac4773"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc724f0d055c4b7a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e2eda7fb9f1414c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c0b2d15c0ac4773" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf97b80a96dc849e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc724f0d055c4b7a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>447,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>448,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>442,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>443,820</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>461,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>460,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>469,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>465,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>464,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>463,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>466,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>460,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>461,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>462,279</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>