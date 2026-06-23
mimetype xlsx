--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc7f7875108f49c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8920353c2e14a1b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc724f0d055c4b7a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2245720cf42a4012"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf97b80a96dc849e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc724f0d055c4b7a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9575b7c7508c4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2245720cf42a4012" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,579</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>459,053</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>455,724</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>462,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>459,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>449,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>451,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>453,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>454,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>457,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>455,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>456,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>458,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>450,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>452,041</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>