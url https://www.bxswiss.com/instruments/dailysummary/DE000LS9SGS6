--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8920353c2e14a1b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5af14a3c144d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2245720cf42a4012"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc17e41aa03094689"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9575b7c7508c4c44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2245720cf42a4012" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280025d862714891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc17e41aa03094689" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>440,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>434,549</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>436,029</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>456,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>458,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>450,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>452,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>444,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>432,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>434,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>437,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>