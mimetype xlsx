--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d5af14a3c144d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R201583c8ecd6407e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc17e41aa03094689"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ab4c4c966ba43ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R280025d862714891" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc17e41aa03094689" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd698f5686b7f4c20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ab4c4c966ba43ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>E-Auto und autonomes Fahren</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGS6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>437,741</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>439,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,602</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>438,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>441,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>439,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>440,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>445,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>447,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>443,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>446,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>448,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>441,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>442,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>427,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>429,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>435,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>436,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>433,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>431,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>438,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>430,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>425,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>426,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>420,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>421,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>423,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>416,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>418,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>422,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>417,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>419,335</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>