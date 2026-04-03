--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9a4f70c215343a6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c652707328a4e1c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R274e8600f38a4247"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f3206233f845ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R14962f20e7ac4023" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R274e8600f38a4247" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1759a6f207584829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f3206233f845ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,098</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>