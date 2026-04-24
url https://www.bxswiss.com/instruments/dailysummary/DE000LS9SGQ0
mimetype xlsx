--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c652707328a4e1c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae0938bd5bc4bec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf2f3206233f845ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2904e1d7f9df4a9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1759a6f207584829" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf2f3206233f845ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb840502fed847f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2904e1d7f9df4a9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,112</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,029</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,318</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>