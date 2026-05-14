--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8ae0938bd5bc4bec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92c6b95183c47d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2904e1d7f9df4a9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d620185d804644"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb840502fed847f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2904e1d7f9df4a9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1309a96bbd34a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d620185d804644" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>112,872</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,621</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,581</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,180</x:t>
-[...242 lines deleted...]
-          <x:t>111,411</x:t>
+          <x:t>111,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>