--- v9 (2026-05-14)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb92c6b95183c47d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da9f857a08b49f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72d620185d804644"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra778626e15104372"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd1309a96bbd34a15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72d620185d804644" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0d5a947e7245c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra778626e15104372" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...333 lines deleted...]
-          <x:t>111,403</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,078</x:t>
-[...222 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>110,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>