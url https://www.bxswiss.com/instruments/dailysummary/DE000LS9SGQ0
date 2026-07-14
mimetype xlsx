--- v10 (2026-06-13)
+++ v11 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6da9f857a08b49f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac31c4eceea44329" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra778626e15104372"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8bd1dc48e34662"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb0d5a947e7245c1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra778626e15104372" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff0d9ff3e374ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8bd1dc48e34662" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...252 lines deleted...]
-          <x:t>112,803</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,427</x:t>
-[...11 lines deleted...]
-          <x:t>112,470</x:t>
+          <x:t>111,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,048</x:t>
-[...102 lines deleted...]
-          <x:t>111,298</x:t>
+          <x:t>112,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,034</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>111,168</x:t>
-[...215 lines deleted...]
-          <x:t>110,092</x:t>
+          <x:t>111,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>