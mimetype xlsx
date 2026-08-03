--- v11 (2026-07-14)
+++ v12 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac31c4eceea44329" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966633ca4abd4ff5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8bd1dc48e34662"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d34250e644543f5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ff0d9ff3e374ffd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8bd1dc48e34662" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1af4f73921c4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d34250e644543f5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,818</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,559</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,284</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>