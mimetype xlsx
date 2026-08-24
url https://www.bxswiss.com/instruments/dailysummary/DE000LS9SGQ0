--- v12 (2026-08-03)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R966633ca4abd4ff5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e1aae3d64d41a0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4d34250e644543f5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e88f09454ae4b3d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf1af4f73921c4e12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4d34250e644543f5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d1be3827504a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e88f09454ae4b3d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,171</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,307</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,971</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>