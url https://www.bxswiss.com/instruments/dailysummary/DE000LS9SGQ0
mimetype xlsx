--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9e1aae3d64d41a0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c87a6385354181" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2e88f09454ae4b3d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red18be5ef1364da9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R78d1be3827504a4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2e88f09454ae4b3d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acb432ac50a4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red18be5ef1364da9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>113,161</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>112,475</x:t>
-[...436 lines deleted...]
-          <x:t>112,778</x:t>
+          <x:t>112,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>