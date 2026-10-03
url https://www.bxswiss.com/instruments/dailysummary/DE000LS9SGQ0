--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98c87a6385354181" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6ac05b07344a4a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red18be5ef1364da9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ca414b544e4111"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3acb432ac50a4c9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red18be5ef1364da9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29aa9e3c7a4c4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ca414b544e4111" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,364</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,821</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,676</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,919</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>