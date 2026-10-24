--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rab6ac05b07344a4a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc050569586447b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34ca414b544e4111"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ab2b3744134c83"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29aa9e3c7a4c4dd1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34ca414b544e4111" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17cd99a3d8474aa9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ab2b3744134c83" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>All Water</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGQ0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,512</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,310</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,944</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>