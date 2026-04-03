--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4fd7f85094b94f7d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b19512f15949d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2233f259409e4a0d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18453b09e76a4577"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5e0e87982fa94d41" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2233f259409e4a0d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3fca4c464e4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18453b09e76a4577" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...220 lines deleted...]
-          <x:t>232,340</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,361</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>231,856</x:t>
-[...409 lines deleted...]
-          <x:t>230,951</x:t>
+          <x:t>237,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,365</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>