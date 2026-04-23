--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra8b19512f15949d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5078667f36044ffd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18453b09e76a4577"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b1a31c5e6840c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b3fca4c464e4cfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18453b09e76a4577" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e06e7930a34b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b1a31c5e6840c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>222,518</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,851</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>239,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,073</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,600</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>