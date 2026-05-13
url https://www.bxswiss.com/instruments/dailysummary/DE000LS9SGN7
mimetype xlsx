--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5078667f36044ffd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e5b46e97cf4b5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18b1a31c5e6840c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1bda53109124392"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e06e7930a34b4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18b1a31c5e6840c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32222647402a41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1bda53109124392" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>260,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,139</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>