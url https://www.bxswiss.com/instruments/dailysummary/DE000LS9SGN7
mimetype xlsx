--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R37e5b46e97cf4b5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289f5fda84a14cd5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb1bda53109124392"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc586950ce06f4fab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R32222647402a41ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb1bda53109124392" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3ce36c75874745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc586950ce06f4fab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,67 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,514</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>283,928</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,431</x:t>
@@ -710,31 +272,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>277,711</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>285,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,533</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>