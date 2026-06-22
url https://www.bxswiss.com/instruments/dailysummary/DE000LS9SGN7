--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R289f5fda84a14cd5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbc35fc6cba446a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc586950ce06f4fab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc32bdf4aa9c48d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b3ce36c75874745" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc586950ce06f4fab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb8bb345ebe4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc32bdf4aa9c48d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,341 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...289 lines deleted...]
-        <x:is>
           <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>276,896</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -623,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>290,423</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>291,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>288,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>289,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,993</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>