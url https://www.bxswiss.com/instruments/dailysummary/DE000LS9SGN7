--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cbc35fc6cba446a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cabd0f6c498479e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc32bdf4aa9c48d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8986ac524ab4bb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1cb8bb345ebe4a53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc32bdf4aa9c48d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8faeb5a93634525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8986ac524ab4bb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,554 +149,176 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...122 lines deleted...]
-          <x:t>290,137</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>291,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>295,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,572</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...371 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,051</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,114</x:t>
@@ -710,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>309,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>308,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>318,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>316,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>301,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>304,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>317,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>312,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>313,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>307,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>309,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>311,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>308,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>310,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>306,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>290,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>299,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>298,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>302,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>296,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>289,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>303,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>300,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>294,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>297,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>292,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>293,880</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>