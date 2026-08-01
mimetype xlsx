--- v11 (2026-07-12)
+++ v12 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cabd0f6c498479e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c52a93f0cb242f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8986ac524ab4bb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e4bdef21854c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8faeb5a93634525" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8986ac524ab4bb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c28eb7e0a934ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e4bdef21854c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,333</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>306,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>302,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>303,576</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>294,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>297,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>292,777</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>293,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>288,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>287,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>284,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>286,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>281,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>262,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>259,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,896</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>