--- v12 (2026-08-01)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c52a93f0cb242f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ddd85031a849f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8e4bdef21854c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8838a7ce5d844b6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0c28eb7e0a934ecd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8e4bdef21854c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80096867e0d432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8838a7ce5d844b6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>282,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>279,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>281,659</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>278,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>280,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>279,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,488</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>