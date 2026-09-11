--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R44ddd85031a849f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fec9697c5db4dab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8838a7ce5d844b6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96da00da1d8248f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf80096867e0d432c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8838a7ce5d844b6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc7d3f8eb034c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96da00da1d8248f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>270,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>268,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>269,399</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>274,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>272,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>273,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>280,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>282,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>283,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>278,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,438</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>