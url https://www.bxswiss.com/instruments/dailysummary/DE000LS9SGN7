--- v14 (2026-09-11)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fec9697c5db4dab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47927d690e344bf6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96da00da1d8248f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf14e92460f7b47a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Refc7d3f8eb034c6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96da00da1d8248f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d121467a3b547aa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf14e92460f7b47a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Value Investing long</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGN7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>276,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>277,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,077</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>271,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>273,432</x:t>
-[...603 lines deleted...]
-          <x:t>274,438</x:t>
+          <x:t>268,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>270,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>271,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>274,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>275,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>273,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>272,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>269,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>267,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>268,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>266,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>263,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>265,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>264,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>260,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>261,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>257,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>253,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>258,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>256,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>