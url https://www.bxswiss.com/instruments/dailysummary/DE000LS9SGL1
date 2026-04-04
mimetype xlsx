--- v3 (2026-03-14)
+++ v4 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7cd488d94a9e4959" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6ca459d7a14b29" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R76e4611b450e43b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18031bd7347b452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3841299b5c264db5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R76e4611b450e43b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7bf3801dbc4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18031bd7347b452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,864</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,624</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>197,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>195,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,754</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>