--- v4 (2026-04-04)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa6ca459d7a14b29" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf357d68b87304b80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18031bd7347b452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118abbbef0104da6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf7bf3801dbc4908" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18031bd7347b452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f40aef58673477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118abbbef0104da6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>189,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,031</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>195,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,132</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>194,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>198,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>196,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,588</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>