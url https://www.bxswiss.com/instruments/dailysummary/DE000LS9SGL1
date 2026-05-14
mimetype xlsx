--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf357d68b87304b80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ada1503f3bd4c77" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R118abbbef0104da6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8485c48943d34074"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f40aef58673477c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R118abbbef0104da6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ef689d00b243e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8485c48943d34074" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>203,739</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,755</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,923</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>200,674</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>