--- v6 (2026-05-14)
+++ v7 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ada1503f3bd4c77" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcb42dcd0b440a1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8485c48943d34074"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf965a39bfcdf4c00"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R31ef689d00b243e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8485c48943d34074" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe389d350704dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf965a39bfcdf4c00" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,768</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,079</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,727</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,092</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>197,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,419</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>