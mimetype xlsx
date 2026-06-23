--- v7 (2026-06-03)
+++ v8 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddcb42dcd0b440a1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5fcdba32894228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf965a39bfcdf4c00"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82968b49e99f409d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafe389d350704dc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf965a39bfcdf4c00" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa81f1c98a34220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82968b49e99f409d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...161 lines deleted...]
-          <x:t>12.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>200,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>198,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>202,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>199,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>201,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,273</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>206,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>207,676</x:t>
-[...387 lines deleted...]
-          <x:t>207,419</x:t>
+          <x:t>202,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,076</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>