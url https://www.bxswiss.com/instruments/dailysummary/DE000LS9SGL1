--- v8 (2026-06-23)
+++ v9 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea5fcdba32894228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4634341464384a38" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82968b49e99f409d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba55e17e5654439"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa81f1c98a34220" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82968b49e99f409d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8286741df21f4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba55e17e5654439" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>202,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>199,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>201,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,963</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,692</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>