--- v9 (2026-07-13)
+++ v10 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4634341464384a38" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1359ca9ac00f4557" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0ba55e17e5654439"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffefd97678f04916"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8286741df21f4205" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0ba55e17e5654439" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5868591735714762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffefd97678f04916" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...215 lines deleted...]
-          <x:t>23.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,947</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>216,369</x:t>
-[...151 lines deleted...]
-          <x:t>01.07.2026</x:t>
+          <x:t>215,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>217,959</x:t>
-[...198 lines deleted...]
-          <x:t>218,606</x:t>
+          <x:t>217,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>204,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,980</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>