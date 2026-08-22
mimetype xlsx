--- v10 (2026-08-02)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1359ca9ac00f4557" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8380fc841b3a409e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rffefd97678f04916"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6eabf1cfc947b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5868591735714762" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rffefd97678f04916" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6492ef5ae174d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6eabf1cfc947b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,213</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,147</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,394</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,249</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,982</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,031</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>