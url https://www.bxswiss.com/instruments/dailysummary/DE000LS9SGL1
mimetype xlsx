--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8380fc841b3a409e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11656a0783fe4ebc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca6eabf1cfc947b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a5ff30f3744666"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6492ef5ae174d4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca6eabf1cfc947b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b301ccdfc644df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a5ff30f3744666" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,877</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>221,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>220,464</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,484</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,995</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>