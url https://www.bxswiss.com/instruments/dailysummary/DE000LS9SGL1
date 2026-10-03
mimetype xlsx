--- v12 (2026-09-11)
+++ v13 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R11656a0783fe4ebc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762c6d015d364179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10a5ff30f3744666"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1cd8b4e3814527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b301ccdfc644df7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10a5ff30f3744666" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4ea01c461f48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1cd8b4e3814527" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,766</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,106</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,557</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,396</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>216,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,916</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>