--- v13 (2026-10-03)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R762c6d015d364179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f33d91f2e414921" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1b1cd8b4e3814527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ca23e8f9304c5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d4ea01c461f48df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1b1cd8b4e3814527" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2c010a2cf17b4d33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ca23e8f9304c5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Sharpe Ratio Momentum Trends</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGL1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...360 lines deleted...]
-          <x:t>214,699</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,412</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,641</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,719</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,327</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>210,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>211,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>203,674</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>