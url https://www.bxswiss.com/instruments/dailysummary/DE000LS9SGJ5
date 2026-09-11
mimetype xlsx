--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd457d04b0c324e2f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bfe2aa532de45c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7eef4c1605f41c1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6633751a89404fc5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38fad8f33814413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7eef4c1605f41c1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6305ace1aef4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6633751a89404fc5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,899</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>193,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>192,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>