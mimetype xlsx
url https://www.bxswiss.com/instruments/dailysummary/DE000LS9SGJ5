--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bfe2aa532de45c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf476517dd74d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6633751a89404fc5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcda1d26c4a74c0e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc6305ace1aef4fb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6633751a89404fc5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5368e7ffea406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcda1d26c4a74c0e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>191,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>190,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>192,012</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,731</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,978</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>