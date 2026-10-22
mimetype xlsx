--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf476517dd74d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e7b64fb880343ba" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbcda1d26c4a74c0e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4ee0f0a6833146bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5368e7ffea406a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbcda1d26c4a74c0e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc7f2ac2754140c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4ee0f0a6833146bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,481</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,603</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,934</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,924</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,961</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,054</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>