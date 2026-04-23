--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R974c5258f0504df0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40a1b579c20497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R984e7a6da2a14a27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4341bc1b0b664e41"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3cb7528158894364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R984e7a6da2a14a27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2bdf232fa44be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4341bc1b0b664e41" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...640 lines deleted...]
-          <x:t>175,175</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,451</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>