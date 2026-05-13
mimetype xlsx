--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf40a1b579c20497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e9491fd35e4717" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4341bc1b0b664e41"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dc12bab3d74ca6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda2bdf232fa44be1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4341bc1b0b664e41" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903faf88111e40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dc12bab3d74ca6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,316</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,002</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,588</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,889</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>