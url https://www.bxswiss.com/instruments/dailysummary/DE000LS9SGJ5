--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc5e9491fd35e4717" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7208e0cd874b3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dc12bab3d74ca6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ddf786fbc44734"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R903faf88111e40a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dc12bab3d74ca6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4837a06563347ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ddf786fbc44734" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,288</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>183,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>184,229</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>