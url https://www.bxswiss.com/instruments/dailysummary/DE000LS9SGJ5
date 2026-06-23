--- v9 (2026-06-02)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7208e0cd874b3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2eb647eb0cb4d51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R52ddf786fbc44734"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750ade21911e400a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4837a06563347ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R52ddf786fbc44734" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404afeb4c179413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750ade21911e400a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>180,936</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>181,091</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>180,246</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,447</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>