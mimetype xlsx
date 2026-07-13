--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2eb647eb0cb4d51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d192cecaf824f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R750ade21911e400a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8078ee0fe6c943f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R404afeb4c179413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R750ade21911e400a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a56b361b88454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8078ee0fe6c943f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,004</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,879</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>172,856</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,913</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>