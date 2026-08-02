--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d192cecaf824f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c26c67d84e4d37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8078ee0fe6c943f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57cdbae333b4aa1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8a56b361b88454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8078ee0fe6c943f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c0973ad1fd4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57cdbae333b4aa1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>179,412</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,604</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...541 lines deleted...]
-          <x:t>174,482</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,168</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>