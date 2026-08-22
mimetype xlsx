--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7c26c67d84e4d37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd457d04b0c324e2f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc57cdbae333b4aa1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re7eef4c1605f41c1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R17c0973ad1fd4130" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc57cdbae333b4aa1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R38fad8f33814413c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re7eef4c1605f41c1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>The Future Starts Now</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGJ5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>170,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>169,206</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,298</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,899</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>