--- v4 (2026-02-21)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R044d0520b9db4b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9a92aed84f4a6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0a81fde85cc848ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73bcd4cd9e304f96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4214d101c2b48c8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0a81fde85cc848ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae31191e9364a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73bcd4cd9e304f96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>1.213,532</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.178,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.186,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.180,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.137,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.172,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.176,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.166,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.154,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.159,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.165,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.171,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.169,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.163,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.158,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.153,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.142,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.107,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.132,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.143,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.124,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.141,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.150,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.144,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.151,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.138,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.146,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.134,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.135,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.140,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.148,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.139,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.145,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.156,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.155,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.157,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.164,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.173,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.162,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.177,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.160,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>