--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5a9a92aed84f4a6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f0149844634b52" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R73bcd4cd9e304f96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4dcd2a8fe34c32"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfae31191e9364a2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R73bcd4cd9e304f96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c621aa94374339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4dcd2a8fe34c32" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.150,109</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.151,356</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.144,212</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.146,461</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.162,636</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.177,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.160,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.175,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.175,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.183,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.174,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.181,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.209,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.213,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.207,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,977</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>