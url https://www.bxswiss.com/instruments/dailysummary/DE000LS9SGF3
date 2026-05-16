--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3f0149844634b52" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28c81c84b8b447f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a4dcd2a8fe34c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a7ab45008c42df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R84c621aa94374339" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a4dcd2a8fe34c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c8d119c71e40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a7ab45008c42df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.201,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.207,717</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.199,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.207,201</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.202,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.204,654</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.197,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.198,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.193,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.191,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.182,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.190,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.179,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.187,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.189,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.192,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.212,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.205,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.202,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.197,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.204,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.198,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.203,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.200,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.206,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.208,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.199,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.201,637</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>