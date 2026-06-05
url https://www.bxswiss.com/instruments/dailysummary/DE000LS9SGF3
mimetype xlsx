--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd28c81c84b8b447f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec08566411344cde" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb8a7ab45008c42df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7477c6b313154694"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0c8d119c71e40e9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb8a7ab45008c42df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0635947546864809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7477c6b313154694" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.195,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.196,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.189,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.189,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.208,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.208,539</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.199,517</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.201,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.196,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.211,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.195,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.210,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.220,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.218,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.216,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.214,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.219,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.223,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.230,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.228,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.233,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.237,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.231,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.232,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.238,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.226,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.236,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.235,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.241,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,782</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>