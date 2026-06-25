--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec08566411344cde" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b775270cacb491e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7477c6b313154694"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e65172d9d2d4b50"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0635947546864809" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7477c6b313154694" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f74543796048ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e65172d9d2d4b50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.240,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.240,206</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.236,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.237,720</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.244,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.246,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.240,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.242,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.240,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.245,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.234,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.243,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.246,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.249,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.244,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,183</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>