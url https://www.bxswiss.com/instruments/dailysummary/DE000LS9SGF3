--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b775270cacb491e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384f42d3333b45c6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e65172d9d2d4b50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a06a24ea3764893"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9f74543796048ab" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e65172d9d2d4b50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b32d3b294746e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a06a24ea3764893" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.270,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.270,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.258,054</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.259,197</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.244,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.252,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.242,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.251,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.257,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.248,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.252,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.253,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,781</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.256,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.242,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.259,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>