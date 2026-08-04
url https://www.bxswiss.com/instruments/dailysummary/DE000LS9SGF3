--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R384f42d3333b45c6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1498879c334deb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a06a24ea3764893"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36c4e654be274dff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8b32d3b294746e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a06a24ea3764893" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3168bfee274d4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36c4e654be274dff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.261,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.266,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.258,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.265,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.265,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.266,656</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.258,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.262,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.254,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.261,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.264,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.266,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.263,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.260,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.255,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.258,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.250,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.251,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.268,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,029</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.270,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.269,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.272,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,907</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>