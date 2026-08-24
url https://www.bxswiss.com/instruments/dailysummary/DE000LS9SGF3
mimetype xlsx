--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5b1498879c334deb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f9998197c14021" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R36c4e654be274dff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5b7b329ae243b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3168bfee274d4df9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R36c4e654be274dff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94e6a08469e4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5b7b329ae243b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.255,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.258,438</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.250,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.251,818</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.277,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.280,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.275,138</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.279,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.318,248</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.317,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.314,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.312,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.313,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.315,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.316,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>