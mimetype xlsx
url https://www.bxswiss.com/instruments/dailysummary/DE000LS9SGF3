--- v12 (2026-08-24)
+++ v13 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2f9998197c14021" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6add99cbee0c4cd6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e5b7b329ae243b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca62daeb9c3e41f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb94e6a08469e4c36" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e5b7b329ae243b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df9b487d845429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca62daeb9c3e41f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.315,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.317,194</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.314,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.315,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.293,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.297,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.293,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.296,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.305,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.311,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.310,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.309,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.307,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.308,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.303,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.306,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.301,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.302,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.304,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,496</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>