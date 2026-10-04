--- v13 (2026-09-13)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6add99cbee0c4cd6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8e01b1e0304a3c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca62daeb9c3e41f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e049cd27a24195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2df9b487d845429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca62daeb9c3e41f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c9b98a3db64486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e049cd27a24195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.298,444</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.301,404</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.294,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.301,228</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.278,443</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.287,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.277,418</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.285,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.295,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.297,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.298,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.294,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.267,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>