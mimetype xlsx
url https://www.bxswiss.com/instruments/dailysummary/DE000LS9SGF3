--- v14 (2026-10-04)
+++ v15 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ref8e01b1e0304a3c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1557cb487a77470d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R21e049cd27a24195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R68106f920f4d4a01"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5c9b98a3db64486" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R21e049cd27a24195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4b7979da73f4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R68106f920f4d4a01" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>GA Sustainable Stocks</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGF3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.289,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.286,181</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.288,791</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.276,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.283,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.267,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>1.280,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.280,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.275,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.278,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.265,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.262,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.271,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.276,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.273,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.277,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.285,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.287,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.286,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.279,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.281,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.282,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.291,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.274,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.288,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.293,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.299,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.289,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.300,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.284,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.296,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.292,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.283,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1.290,519</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>