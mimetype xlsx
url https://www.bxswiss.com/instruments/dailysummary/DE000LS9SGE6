--- v13 (2026-08-30)
+++ v14 (2026-09-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961074b35b9d477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fb6d3664f34268" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fdeb8c07f04e5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23ea8c2f8854688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3f4ffb6a77481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fdeb8c07f04e5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3daf34ba50164f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23ea8c2f8854688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,028</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,452</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,008</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,607</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,848</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>