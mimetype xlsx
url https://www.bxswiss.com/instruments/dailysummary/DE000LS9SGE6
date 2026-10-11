--- v14 (2026-09-19)
+++ v15 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28fb6d3664f34268" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9cdbd599bb4d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd23ea8c2f8854688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dfccce296a4712"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3daf34ba50164f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd23ea8c2f8854688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6d13c97cf647e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dfccce296a4712" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,568</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,607</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,781</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>