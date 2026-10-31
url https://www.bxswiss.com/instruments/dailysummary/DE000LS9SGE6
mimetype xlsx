--- v15 (2026-10-11)
+++ v16 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red9cdbd599bb4d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R92699249b092478c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R95dfccce296a4712"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66c443eaeb8341c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f6d13c97cf647e2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R95dfccce296a4712" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74675870c6944dc0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66c443eaeb8341c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>179,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>180,394</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,764</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>