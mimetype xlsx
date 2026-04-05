--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re23e450a7e094cd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c967b9d364540b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re8857ee27b5640b7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8c830c447e41b6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf305f823c2664889" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re8857ee27b5640b7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8179805c2745bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8c830c447e41b6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...149 lines deleted...]
-          <x:t>109,409</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...428 lines deleted...]
-          <x:t>110,625</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,653</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>