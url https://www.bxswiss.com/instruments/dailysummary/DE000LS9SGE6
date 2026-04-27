--- v7 (2026-04-05)
+++ v8 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c967b9d364540b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd92c860883b495a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea8c830c447e41b6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd6cad7f9b84cfc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa8179805c2745bc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea8c830c447e41b6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854e1e2ccec84202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd6cad7f9b84cfc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,263</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,010</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>