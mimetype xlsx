--- v8 (2026-04-27)
+++ v9 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdd92c860883b495a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d0b66045a94456" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7bd6cad7f9b84cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c32807ef3146e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R854e1e2ccec84202" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7bd6cad7f9b84cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2255306c35cd46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c32807ef3146e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,178</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,614</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>