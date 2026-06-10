--- v9 (2026-05-21)
+++ v10 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71d0b66045a94456" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8fc17a73cf40b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74c32807ef3146e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra664ce2c25a24c92"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2255306c35cd46c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74c32807ef3146e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e169cd95c848b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra664ce2c25a24c92" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,248</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>152,972</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,115</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>153,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,388</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,409</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>