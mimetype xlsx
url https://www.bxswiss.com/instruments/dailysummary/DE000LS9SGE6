--- v10 (2026-06-10)
+++ v11 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d8fc17a73cf40b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6bff92d8a44335" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra664ce2c25a24c92"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742e91e97a224a2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42e169cd95c848b3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra664ce2c25a24c92" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bba4554f525469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742e91e97a224a2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>159,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,613</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>157,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>154,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,409</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>150,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,618</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>