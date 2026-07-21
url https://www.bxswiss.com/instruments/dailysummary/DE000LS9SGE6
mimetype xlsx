--- v11 (2026-06-30)
+++ v12 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba6bff92d8a44335" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f2ca2ae4c240cc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R742e91e97a224a2b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fbc840ceaa43c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bba4554f525469b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R742e91e97a224a2b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7512173194764430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fbc840ceaa43c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,531</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,679</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,064</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>167,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,886</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>