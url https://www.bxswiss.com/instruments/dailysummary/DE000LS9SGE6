--- v12 (2026-07-21)
+++ v13 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49f2ca2ae4c240cc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R961074b35b9d477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4fbc840ceaa43c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40fdeb8c07f04e5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7512173194764430" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4fbc840ceaa43c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rde3f4ffb6a77481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40fdeb8c07f04e5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Aktien Trendthemen</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGE6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>160,886</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,912</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,039</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,401</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>