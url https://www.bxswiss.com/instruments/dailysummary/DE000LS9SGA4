--- v10 (2026-08-29)
+++ v11 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290f88d243a44f64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f4194fa7084e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a146fed0154b58"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4c9ed9bffd4fda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d227496639f42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a146fed0154b58" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cd1b8bae104c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4c9ed9bffd4fda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Cybercrime Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,198</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>176,469</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,238</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>174,452</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>168,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>171,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,783</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,606</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>