--- v11 (2026-09-18)
+++ v12 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R24f4194fa7084e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f920e3ec2e949e2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a4c9ed9bffd4fda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22a41804f7b4c6c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd0cd1b8bae104c52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a4c9ed9bffd4fda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240a3ec0a6724afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22a41804f7b4c6c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Cybercrime Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>166,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,043</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>165,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>175,398</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>178,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>173,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>177,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>190,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>194,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>188,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>