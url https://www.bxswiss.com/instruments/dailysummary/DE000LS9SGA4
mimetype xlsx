--- v12 (2026-10-09)
+++ v13 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f920e3ec2e949e2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08c97965f8854740" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf22a41804f7b4c6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R35d0f2f29d514147"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R240a3ec0a6724afc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf22a41804f7b4c6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R01e125e548994907" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R35d0f2f29d514147" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Cybercrime Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>182,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,064</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>186,882</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>187,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,663</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>185,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>189,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>191,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>187,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>185,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>186,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>182,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>183,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>184,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>180,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>181,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,013</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>