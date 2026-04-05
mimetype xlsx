--- v4 (2026-03-15)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48104d02ccfb4807" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f18b7608cc4286" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83c8f16e0a3e4db1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7025b397d5934c3b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3462ab5b42b4a60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83c8f16e0a3e4db1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20bccb0a077495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7025b397d5934c3b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Cybercrime Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,548</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,571</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>