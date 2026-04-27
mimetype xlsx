--- v5 (2026-04-05)
+++ v6 (2026-04-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd2f18b7608cc4286" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38c978bb63049e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7025b397d5934c3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783e6c6fa1e64a2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb20bccb0a077495a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7025b397d5934c3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa6b608b1874680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783e6c6fa1e64a2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Cybercrime Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,323</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,451</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>117,006</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>116,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,166</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>