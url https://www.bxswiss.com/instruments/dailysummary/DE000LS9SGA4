--- v6 (2026-04-27)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf38c978bb63049e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07bbc39da3a48cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R783e6c6fa1e64a2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4200cd6b74024827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdaa6b608b1874680" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R783e6c6fa1e64a2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a4f3a3592b4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4200cd6b74024827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Cybercrime Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.03.2026</x:t>
-[...377 lines deleted...]
-          <x:t>17.04.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>133,870</x:t>
-[...143 lines deleted...]
-        <x:is>
           <x:t>132,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>