--- v7 (2026-05-21)
+++ v8 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc07bbc39da3a48cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb117b48ad88749fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4200cd6b74024827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5975cf8fd2458a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6a4f3a3592b4d29" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4200cd6b74024827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96e16b183714d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5975cf8fd2458a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Cybercrime Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>157,050</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>179,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,133</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>157,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>148,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>