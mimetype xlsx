--- v8 (2026-06-30)
+++ v9 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb117b48ad88749fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbabf44ca0f4ca3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Red5975cf8fd2458a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c7fdaa492d445c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re96e16b183714d8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Red5975cf8fd2458a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa92c575ac144a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c7fdaa492d445c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Cybercrime Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>163,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>161,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>162,727</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>156,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>160,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>155,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>158,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>158,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>156,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>153,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>152,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>