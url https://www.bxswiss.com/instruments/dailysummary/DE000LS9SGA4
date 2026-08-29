--- v9 (2026-07-20)
+++ v10 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7dbabf44ca0f4ca3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R290f88d243a44f64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28c7fdaa492d445c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R34a146fed0154b58"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4aa92c575ac144a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28c7fdaa492d445c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d227496639f42f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R34a146fed0154b58" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Next Digital Cybercrime Global</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SGA4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...586 lines deleted...]
-          <x:t>152,665</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>151,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>147,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>143,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>144,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>149,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>145,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>146,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>155,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>150,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>154,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>159,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>169,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>177,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>172,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>178,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>176,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>175,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>170,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>162,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>167,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>164,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>165,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>163,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>160,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>161,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>166,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>173,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>174,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>168,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>171,632</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>