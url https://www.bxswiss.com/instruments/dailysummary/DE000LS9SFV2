--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4da6e5fe1bec441d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ea2bdfb1cc4801" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R00fd422ce0364b3a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re921920a9e534f42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R559c9bc6f8694858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R00fd422ce0364b3a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd06e905c40da4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re921920a9e534f42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,233</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,368</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,901</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,127</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>