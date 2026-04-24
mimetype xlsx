--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ea2bdfb1cc4801" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4c977f4a2c4c45" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re921920a9e534f42"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dc748b298b4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd06e905c40da4699" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re921920a9e534f42" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04a3575954f4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dc748b298b4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,637 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...333 lines deleted...]
-          <x:t>120,142</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,863</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>118,361</x:t>
-[...241 lines deleted...]
-        <x:is>
           <x:t>118,773</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>120,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,720</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,879</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,659</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>