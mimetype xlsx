--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c4c977f4a2c4c45" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28473dda8114b32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6dc748b298b4257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d3c6f7e110a4110"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb04a3575954f4bbd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6dc748b298b4257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50993794ee2c41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d3c6f7e110a4110" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,817</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,999</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,601</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,712</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>