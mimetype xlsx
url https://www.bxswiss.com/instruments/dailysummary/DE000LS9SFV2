--- v6 (2026-05-14)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc28473dda8114b32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19e6a1271124906" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d3c6f7e110a4110"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7b747afe4a4ced"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R50993794ee2c41a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d3c6f7e110a4110" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf119358f374543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7b747afe4a4ced" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...586 lines deleted...]
-          <x:t>126,712</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,544</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,328</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>