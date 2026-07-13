--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19e6a1271124906" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1793a7c72504a66" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0e7b747afe4a4ced"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60caf15d18534155"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4cf119358f374543" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0e7b747afe4a4ced" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bc705aaec44a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60caf15d18534155" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,651</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,892</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,349</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,798</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>