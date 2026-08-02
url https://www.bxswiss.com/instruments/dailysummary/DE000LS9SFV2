--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd1793a7c72504a66" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bb34e2a66d494e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60caf15d18534155"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110967a6f39d459a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R30bc705aaec44a51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60caf15d18534155" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba07c2c54ba44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110967a6f39d459a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,919</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>