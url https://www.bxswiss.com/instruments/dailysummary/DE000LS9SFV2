--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc3bb34e2a66d494e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8057e75b2cd492c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R110967a6f39d459a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b4606d925a41e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ba07c2c54ba44f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R110967a6f39d459a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dda1e599ca7478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b4606d925a41e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,966</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,232</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>