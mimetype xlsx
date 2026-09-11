--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8057e75b2cd492c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83edc72b8b344ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48b4606d925a41e0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfa4b70257d49ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1dda1e599ca7478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48b4606d925a41e0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c51b793b4340bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfa4b70257d49ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,088</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,088</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,171</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,086</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>