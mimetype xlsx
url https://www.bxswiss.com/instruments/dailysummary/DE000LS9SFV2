--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf83edc72b8b344ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70afa94e67b34b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbfa4b70257d49ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a69e9edda16455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c51b793b4340bd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbfa4b70257d49ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562c986206794266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a69e9edda16455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,272</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,334</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,079</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>