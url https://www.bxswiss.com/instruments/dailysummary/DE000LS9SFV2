--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70afa94e67b34b6f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813f6a91385a4f65" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a69e9edda16455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0434721e85441be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R562c986206794266" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a69e9edda16455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7477154f7c9a448e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0434721e85441be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Green Energy and Urbanisation</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000LS9SFV2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,77 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...122 lines deleted...]
-          <x:t>127,704</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,760</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,009</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,057</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,681</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>127,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,052</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,668</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>